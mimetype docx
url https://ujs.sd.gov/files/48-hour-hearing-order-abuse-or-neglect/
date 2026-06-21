--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -10,1027 +10,1269 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="3C5A829F" w14:textId="3E5B8225" w:rsidR="00E32AEE" w:rsidRDefault="00E32AEE" w:rsidP="00CD3D57">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32AEE">
+        <w:t>48 HOUR HEARING ORDER</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32AEE">
+        <w:t>ABUSE OR NEGLECT</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="916"/>
         <w:tblW w:w="10747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5427"/>
         <w:gridCol w:w="5320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00717C27" w:rsidRPr="00C4387E" w14:paraId="2481C9DE" w14:textId="77777777" w:rsidTr="00FA6B4C">
+      <w:tr w:rsidR="00717C27" w:rsidRPr="00C4387E" w14:paraId="2481C9DE" w14:textId="77777777" w:rsidTr="00E32AEE">
         <w:trPr>
           <w:trHeight w:val="993"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A34DC04" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="4A34DC04" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>STATE OF SOUTH DAKOTA:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68E967C2" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="68E967C2" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">                                                   SS:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D3E634D" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00433656" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="5D3E634D" w14:textId="516B1392" w:rsidR="00717C27" w:rsidRPr="00433656" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">COUNTY OF </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1113330064"/>
                 <w:placeholder>
                   <w:docPart w:val="6D1735EC331F48C884B2E7CFF350C702"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:alias w:val="County Name"/>
+                    <w:tag w:val="CountyName"/>
+                    <w:id w:val="-600190902"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D747B68" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="3D747B68" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>IN CIRCUIT COURT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38AF16FA" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="38AF16FA" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="301158A0" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="301158A0" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00000000" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:alias w:val="SEVENTH"/>
-                <w:tag w:val="SEVENTH"/>
+                <w:alias w:val="Court Selection"/>
+                <w:tag w:val="CourtSelection"/>
                 <w:id w:val="-566804600"/>
                 <w:placeholder>
                   <w:docPart w:val="A37A5EEADC1647A38294CD6FB396DC5B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="FIRST" w:value="FIRST"/>
                   <w:listItem w:displayText="SECOND" w:value="SECOND"/>
                   <w:listItem w:displayText="THIRD" w:value="THIRD"/>
                   <w:listItem w:displayText="FOURTH" w:value="FOURTH"/>
                   <w:listItem w:displayText="FIFTH" w:value="FIFTH"/>
                   <w:listItem w:displayText="SIXTH" w:value="SIXTH"/>
                   <w:listItem w:displayText="SEVENTH" w:value="SEVENTH"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00717C27" w:rsidRPr="00416F93">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717C27">
               <w:t xml:space="preserve"> JUDICIAL CIRCUIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717C27" w:rsidRPr="00C4387E" w14:paraId="7C8A34F4" w14:textId="77777777" w:rsidTr="00FA6B4C">
+      <w:tr w:rsidR="00717C27" w:rsidRPr="00C4387E" w14:paraId="7C8A34F4" w14:textId="77777777" w:rsidTr="00E32AEE">
         <w:trPr>
           <w:trHeight w:val="3354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="222A1807" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="222A1807" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-107" w:right="-85"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43E877DE" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="43E877DE" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-107" w:right="-85"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009C7909">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE PEOPLE OF THE STATE OF </w:t>
+              <w:t xml:space="preserve">THE PEOPLE OF THE STATE </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009C7909">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:kern w:val="0"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OF </w:t>
             </w:r>
             <w:r w:rsidRPr="009C7909">
-              <w:t xml:space="preserve"> SOUTH DAKOTA IN THE INTEREST OF,</w:t>
+              <w:t xml:space="preserve"> SOUTH</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009C7909">
+              <w:t xml:space="preserve"> DAKOTA IN THE INTEREST OF,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="484B69BF" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="009C7909" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="484B69BF" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="009C7909" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-26" w:right="-85"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1024A606" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="1024A606" w14:textId="1AE2ADA1" w:rsidR="00717C27" w:rsidRDefault="00000000" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-26" w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   <w:b/>
                   <w:kern w:val="0"/>
                   <w:u w:color="000000"/>
                   <w:bdr w:val="nil"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="270747526"/>
                 <w:placeholder>
                   <w:docPart w:val="09D5D6FB39D34BA68F89C83087E3CA6E"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00717C27" w:rsidRPr="00406B28">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                      <w:b/>
+                      <w:kern w:val="0"/>
+                      <w:u w:color="000000"/>
+                      <w:bdr w:val="nil"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:alias w:val="Child One First and Last Name"/>
+                    <w:tag w:val="ChildOneFirstandLastName"/>
+                    <w:id w:val="49654039"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717C27" w:rsidRPr="00C4387E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   <w:b/>
                   <w:kern w:val="0"/>
                   <w:u w:color="000000"/>
                   <w:bdr w:val="nil"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
+                <w:alias w:val="Child One Date of Birth"/>
+                <w:tag w:val="ChildOneDateOfBirth"/>
                 <w:id w:val="297815127"/>
                 <w:placeholder>
                   <w:docPart w:val="91677EEA6F6145C68FDEFFBF6A838190"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00717C27" w:rsidRPr="00406B28">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717C27" w:rsidRPr="00C4387E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6901DB4A" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="6901DB4A" w14:textId="6A2E6B98" w:rsidR="00717C27" w:rsidRDefault="00000000" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-26" w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   <w:b/>
                   <w:kern w:val="0"/>
                   <w:u w:color="000000"/>
                   <w:bdr w:val="nil"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="1208145786"/>
                 <w:placeholder>
                   <w:docPart w:val="09D5D6FB39D34BA68F89C83087E3CA6E"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00717C27" w:rsidRPr="00406B28">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                      <w:b/>
+                      <w:kern w:val="0"/>
+                      <w:u w:color="000000"/>
+                      <w:bdr w:val="nil"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:alias w:val="Child Two First and Last Name"/>
+                    <w:tag w:val="ChildTwoFirstandLastName"/>
+                    <w:id w:val="-2066322470"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717C27" w:rsidRPr="00C4387E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   <w:b/>
                   <w:kern w:val="0"/>
                   <w:u w:color="000000"/>
                   <w:bdr w:val="nil"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
+                <w:alias w:val="Child Two Date of Birth"/>
+                <w:tag w:val="ChildTwoDateofBirth"/>
                 <w:id w:val="-2050594861"/>
                 <w:placeholder>
                   <w:docPart w:val="91677EEA6F6145C68FDEFFBF6A838190"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00717C27" w:rsidRPr="00406B28">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717C27" w:rsidRPr="00C4387E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07469F0C" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="07469F0C" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-107" w:right="-85"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB3AFB">
               <w:t>Child(ren), and concerning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B5037D2" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00950AA5" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="3B5037D2" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00950AA5" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-26" w:right="-85"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F7A506E" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0F7A506E" w14:textId="0D77BB88" w:rsidR="00717C27" w:rsidRDefault="00000000" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-26" w:right="-85"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="1643465006"/>
                 <w:placeholder>
                   <w:docPart w:val="09D5D6FB39D34BA68F89C83087E3CA6E"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00717C27" w:rsidRPr="00406B28">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:alias w:val="Respondent One First and Last Name"/>
+                    <w:tag w:val="RespondentOneFirstandLastName"/>
+                    <w:id w:val="1272667786"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717C27" w:rsidRPr="00FC4B5E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
+                <w:alias w:val="Respondent One Date of Birth"/>
+                <w:tag w:val="RespondentOneDateofBirth"/>
                 <w:id w:val="517430513"/>
                 <w:placeholder>
                   <w:docPart w:val="91677EEA6F6145C68FDEFFBF6A838190"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00717C27" w:rsidRPr="00406B28">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717C27" w:rsidRPr="00FC4B5E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="626C36F8" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="626C36F8" w14:textId="7CFEDFD6" w:rsidR="00717C27" w:rsidRDefault="00000000" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-26" w:right="-85"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="672761928"/>
                 <w:placeholder>
                   <w:docPart w:val="09D5D6FB39D34BA68F89C83087E3CA6E"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00717C27" w:rsidRPr="00406B28">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:alias w:val="Respondent Two First and Last Name"/>
+                    <w:tag w:val="RespondentTwoFirstandLastName"/>
+                    <w:id w:val="-1705240429"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717C27" w:rsidRPr="00FC4B5E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
+                <w:alias w:val="Respondent Two Date of Birth"/>
+                <w:tag w:val="RespondentTwoDateofBirth"/>
                 <w:id w:val="71088484"/>
                 <w:placeholder>
                   <w:docPart w:val="91677EEA6F6145C68FDEFFBF6A838190"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00717C27" w:rsidRPr="00406B28">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00717C27" w:rsidRPr="00FC4B5E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C85ABF9" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00C4387E" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="6C85ABF9" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00C4387E" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-107" w:right="-85" w:hanging="6"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB3AFB">
               <w:t>Respondent(s),</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F234E2A" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="5F234E2A" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="687A91DF" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="687A91DF" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="52"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="413B1870" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="413B1870" w14:textId="7788F736" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="52"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB3AFB">
               <w:t xml:space="preserve">Court File No: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="639158142"/>
                 <w:placeholder>
                   <w:docPart w:val="09D5D6FB39D34BA68F89C83087E3CA6E"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:alias w:val="Court File Number"/>
+                    <w:tag w:val="CourtFileNumber"/>
+                    <w:id w:val="86887233"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="13256744" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="13256744" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="52" w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CF768BB" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="1CF768BB" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="52" w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A799D48" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="5A799D48" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="52" w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0693BAB6" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="007C56D2" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0693BAB6" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="007C56D2" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="52"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="fourtyeighthr_A_N"/>
             <w:r w:rsidRPr="007C56D2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>48 HOUR HEARING ORDER</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C6E8CA4" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="6C6E8CA4" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="52"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C56D2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ABUSE OR NEGLECT</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="68165614" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="68165614" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3BF129B0" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="3BF129B0" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DD91869" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00C4387E" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2DD91869" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00C4387E" w:rsidRDefault="00717C27" w:rsidP="00E32AEE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="763909B9" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00717C27">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08C0975D" w14:textId="63B37269" w:rsidR="00717C27" w:rsidRPr="00CB7091" w:rsidRDefault="00717C27" w:rsidP="00717C27">
+    <w:p w14:paraId="08C0975D" w14:textId="76C1DC4A" w:rsidR="00717C27" w:rsidRPr="00CB7091" w:rsidRDefault="00717C27" w:rsidP="00717C27">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The above-entitled matter having come before the Court for a 48 Hour Hearing on the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1714845713"/>
           <w:placeholder>
             <w:docPart w:val="DED126D57B3240E2AC8712E61980F88B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Hearing Date Day"/>
+              <w:tag w:val="HearingDateDay"/>
+              <w:id w:val="-177121896"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">day of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1717388517"/>
           <w:placeholder>
             <w:docPart w:val="DED126D57B3240E2AC8712E61980F88B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Hearing Date Month"/>
+              <w:tag w:val="HearingDateMonth"/>
+              <w:id w:val="-555469776"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-529800962"/>
           <w:placeholder>
             <w:docPart w:val="DED126D57B3240E2AC8712E61980F88B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Hearing Date Year (YY)"/>
+              <w:tag w:val="HearingDateYear"/>
+              <w:id w:val="-763295501"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, the Honorable </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-209655443"/>
           <w:placeholder>
             <w:docPart w:val="DED126D57B3240E2AC8712E61980F88B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Honorable First and Last Name"/>
+              <w:tag w:val="HonorableFirstandLastName"/>
+              <w:id w:val="516816200"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> presiding; the State of South Dakota represented by Deputy State’s Attorney,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="71553446"/>
           <w:placeholder>
             <w:docPart w:val="DED126D57B3240E2AC8712E61980F88B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Deputy State's Attorney First and Last Name"/>
+              <w:tag w:val="DeputyState'sAttorneyFirstandLastName"/>
+              <w:id w:val="-1561401356"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">; the South Dakota Department of Social Services </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:alias w:val="not appearing"/>
-          <w:tag w:val="appearing"/>
+          <w:alias w:val="Deparment of Social Services Appearring or Not Appearring"/>
+          <w:tag w:val="DOSAppearingOrNotAppearing"/>
           <w:id w:val="-1807539810"/>
           <w:placeholder>
             <w:docPart w:val="7C06B15092AD4414835CF9CFF17A0EC6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="appearing" w:value="appearing"/>
             <w:listItem w:displayText="not appearing" w:value="not appearing"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC436B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
@@ -1062,52 +1304,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> Respondent father</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk203382767"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:alias w:val=", not appearing"/>
-          <w:tag w:val=", not appearing"/>
+          <w:alias w:val="Father Appearing or Not Appearing"/>
+          <w:tag w:val="FatherAppearingorNotAppearing"/>
           <w:id w:val="1188333701"/>
           <w:placeholder>
             <w:docPart w:val="7C06B15092AD4414835CF9CFF17A0EC6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText=", appearing" w:value=", appearing"/>
             <w:listItem w:displayText=", not appearing " w:value=", not appearing "/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC436B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
@@ -1154,96 +1396,96 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk203382795"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:alias w:val="represented by counsel"/>
-          <w:tag w:val="not represented by counsel"/>
+          <w:alias w:val="Father Represented or Not Represented by Counsel"/>
+          <w:tag w:val="FatherRepresentedorNotRepresentedbyCounsel"/>
           <w:id w:val="-889954599"/>
           <w:placeholder>
             <w:docPart w:val="7C06B15092AD4414835CF9CFF17A0EC6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="not represented by counsel" w:value="not represented by counsel"/>
             <w:listItem w:displayText="represented by counsel" w:value="represented by counsel"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC436B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">; the Respondent mother </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:alias w:val=", not appearing"/>
-          <w:tag w:val=", not appearing"/>
+          <w:alias w:val="Mother Appearing or Not Appearing"/>
+          <w:tag w:val="MotherAppearingorNotAppearing"/>
           <w:id w:val="720334527"/>
           <w:placeholder>
             <w:docPart w:val="DD9B30D4929142219E1F46C12C3584CC"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText=", appearing" w:value=", appearing"/>
             <w:listItem w:displayText=", not appearing " w:value=", not appearing "/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC436B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
@@ -1263,52 +1505,52 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in person and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:alias w:val="represented by counsel"/>
-          <w:tag w:val="not represented by counsel"/>
+          <w:alias w:val="Mother Represented or Not Represented by Counsel"/>
+          <w:tag w:val="MotherRepresentedorNotRepresentedbyCounsel"/>
           <w:id w:val="-1393114912"/>
           <w:placeholder>
             <w:docPart w:val="37E7F16EC1784CD5BC5C69F3B1F4EDE4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="not represented by counsel" w:value="not represented by counsel"/>
             <w:listItem w:displayText="represented by counsel" w:value="represented by counsel"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC436B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
@@ -1317,52 +1559,52 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>; the minor children</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:alias w:val=", not appearing"/>
-          <w:tag w:val=", not appearing"/>
+          <w:alias w:val="Minor Children Appearing or Not Appearing"/>
+          <w:tag w:val="Minor ChildrenAppearingorNotAppearing"/>
           <w:id w:val="-1417395597"/>
           <w:placeholder>
             <w:docPart w:val="438CD1FBF1234B10BA91683D3A2DBA6A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText=", appearing" w:value=", appearing"/>
             <w:listItem w:displayText=", not appearing " w:value=", not appearing "/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC436B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
@@ -1391,52 +1633,52 @@
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">in person but represented by counsel; </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">CASA </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:alias w:val="not appearing"/>
-          <w:tag w:val="not appearing"/>
+          <w:alias w:val="CASA Appearing or Not Appearing"/>
+          <w:tag w:val="CASAAppearingorNotAppearing"/>
           <w:id w:val="-163549337"/>
           <w:placeholder>
             <w:docPart w:val="7C06B15092AD4414835CF9CFF17A0EC6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="appearing through its designated agent" w:value="appearing through its designated agent"/>
             <w:listItem w:displayText="not appearing" w:value="not appearing"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC436B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
@@ -1494,94 +1736,84 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ORDERED, that the minor children shall remain in the Department of Social Services’ legal and physical custody through the pendency of the proceedings; and it is further</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1CA0B5" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00CB7091" w:rsidRDefault="00717C27" w:rsidP="00717C27">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">ORDERED, that the Department of Social Services has made reasonable efforts to prevent the removal of the children from the home but removal of the children from the home </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">was necessary as continued placement in the home was contrary to the welfare of the minor children; and it is further </w:t>
+        <w:t xml:space="preserve">ORDERED, that the Department of Social Services has made reasonable efforts to prevent the removal of the children from the home but removal of the children from the home was necessary as continued placement in the home was contrary to the welfare of the minor children; and it is further </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014E1567" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00CB7091" w:rsidRDefault="00717C27" w:rsidP="00717C27">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
@@ -1592,90 +1824,146 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ORDERED, that returning legal and physical custody of the children to the Respondent parents would be injurious to the welfare of the minor children at this time; and it is further</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B97B522" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00CB7091" w:rsidRDefault="00717C27" w:rsidP="00717C27">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ORDERED, that the least restrictive alternative available in the children’s best interest is continued placement in the legal and physical custody of the Department of Social Services; and it is further</w:t>
+        <w:t>ORDERED,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB7091">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:kern w:val="0"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the least restrictive alternative available in the children’s best interest is continued placement in the legal and physical custody of the Department of Social Services; and it is further</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760CB357" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00CB7091" w:rsidRDefault="00717C27" w:rsidP="00717C27">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ORDERED, that the Department of Social Services shall begin supervised visitation at their discretion provided that if any Protective Order is in place it can be modified to allow for contact visitation; and it is further</w:t>
+        <w:t xml:space="preserve">ORDERED, that the Department of Social Services shall begin supervised visitation at their discretion provided that if any Protective Order is in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB7091">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:kern w:val="0"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>place</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB7091">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:kern w:val="0"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it can be modified to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB7091">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:kern w:val="0"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>allow for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB7091">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:kern w:val="0"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contact visitation; and it is further</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6048FBB7" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00CB7091" w:rsidRDefault="00717C27" w:rsidP="00717C27">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7091">
@@ -1719,335 +2007,434 @@
         </w:rPr>
         <w:t>ALLEGED ABUSED OR NEGLECTED CHILDREN SHALL NOT BE DETAINED OR JAILED.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A0921E" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="00CB7091" w:rsidRDefault="00717C27" w:rsidP="00717C27">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32124BA9" w14:textId="77777777" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00717C27">
+    <w:p w14:paraId="02ED662B" w14:textId="66C2E8B4" w:rsidR="00717C27" w:rsidRDefault="00717C27" w:rsidP="00CD3D57">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dated this </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="765662158"/>
           <w:placeholder>
             <w:docPart w:val="DED126D57B3240E2AC8712E61980F88B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:kern w:val="0"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Order Date Day"/>
+              <w:tag w:val="OrderDateDay"/>
+              <w:id w:val="1851754383"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> day of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="651869642"/>
           <w:placeholder>
             <w:docPart w:val="DED126D57B3240E2AC8712E61980F88B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:kern w:val="0"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Order Date Month"/>
+              <w:tag w:val="OrderDateMonth"/>
+              <w:id w:val="1507092164"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1113092207"/>
           <w:placeholder>
             <w:docPart w:val="DED126D57B3240E2AC8712E61980F88B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:kern w:val="0"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Order Date Year (YY)"/>
+              <w:tag w:val="OrderDateYear"/>
+              <w:id w:val="-32346230"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, effective however the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1958558135"/>
           <w:placeholder>
             <w:docPart w:val="DED126D57B3240E2AC8712E61980F88B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:kern w:val="0"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Effective Date Day"/>
+              <w:tag w:val="EffectiveDateDay"/>
+              <w:id w:val="1151103973"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> day of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-444770339"/>
           <w:placeholder>
             <w:docPart w:val="DED126D57B3240E2AC8712E61980F88B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:kern w:val="0"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Effective Date Month"/>
+              <w:tag w:val="EffectiveDateMonth"/>
+              <w:id w:val="507877409"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:kern w:val="0"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-382565265"/>
           <w:placeholder>
             <w:docPart w:val="DED126D57B3240E2AC8712E61980F88B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00406B28">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:kern w:val="0"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Effective Date Year (YY)"/>
+              <w:tag w:val="EffectiveDateYear"/>
+              <w:id w:val="-605348174"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CB7091">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, that being the date of the hearing affording judicial basis for this order.</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1010"/>
         <w:gridCol w:w="1572"/>
         <w:gridCol w:w="1828"/>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
       <w:tr w:rsidR="00717C27" w:rsidRPr="006F72F3" w14:paraId="5BADEF59" w14:textId="77777777" w:rsidTr="00FA6B4C">
         <w:tc>
@@ -2138,73 +2525,86 @@
               <w:spacing w:line="256" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00717C27" w:rsidRPr="006F72F3" w14:paraId="66042AA9" w14:textId="77777777" w:rsidTr="00FA6B4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6F9A1490" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="006F72F3" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="006F72F3">
               <w:t>ATTEST:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4940" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0513DCA4" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="006F72F3" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0513DCA4" w14:textId="7767DDA4" w:rsidR="00717C27" w:rsidRPr="006F72F3" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="10"/>
             </w:pPr>
             <w:r w:rsidRPr="006F72F3">
               <w:t xml:space="preserve">The Honorable </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-710808666"/>
                 <w:placeholder>
                   <w:docPart w:val="63AF90B19CC4426B83610F9C0482C685"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006F72F3">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:alias w:val="Signing Judge First and Last Name"/>
+                    <w:tag w:val="SigningJudgeFirstandLastName"/>
+                    <w:id w:val="390862874"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00717C27" w:rsidRPr="006F72F3" w14:paraId="674C1429" w14:textId="77777777" w:rsidTr="00FA6B4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="48E5803E" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="006F72F3" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4940" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2775A51D" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="006F72F3" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
@@ -2255,178 +2655,191 @@
           </w:tcPr>
           <w:p w14:paraId="7233C7FB" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="006F72F3" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="478BDA86" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="006F72F3" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00717C27" w:rsidRPr="006F72F3" w14:paraId="3175FBCE" w14:textId="77777777" w:rsidTr="00FA6B4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6D3F5392" w14:textId="77777777" w:rsidR="00717C27" w:rsidRPr="006F72F3" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="6D3F5392" w14:textId="6C80AA00" w:rsidR="00717C27" w:rsidRPr="006F72F3" w:rsidRDefault="00717C27" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="006F72F3">
               <w:t xml:space="preserve">Deputy </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1218589247"/>
                 <w:placeholder>
                   <w:docPart w:val="DF0FEBAA5D4B415892BD3BD03AF3D5D8"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006F72F3">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:alias w:val="Deputy First and Last Name"/>
+                    <w:tag w:val="DeputyFirstandLastName"/>
+                    <w:id w:val="922770072"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00CD3D57" w:rsidRPr="004633D0">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="2BBFB43E" w14:textId="4483BBC4" w:rsidR="00605A75" w:rsidRDefault="00717C27" w:rsidP="00717C27">
       <w:pPr>
         <w:ind w:left="0" w:right="-270" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">           (SEAL)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00605A75" w:rsidSect="00717C27">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D9428A4" w14:textId="77777777" w:rsidR="00E41D91" w:rsidRDefault="00E41D91" w:rsidP="0045695C">
+    <w:p w14:paraId="3392A5FA" w14:textId="77777777" w:rsidR="006B54AA" w:rsidRDefault="006B54AA" w:rsidP="0045695C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06A8339A" w14:textId="77777777" w:rsidR="00E41D91" w:rsidRDefault="00E41D91" w:rsidP="0045695C">
+    <w:p w14:paraId="4ECC3E63" w14:textId="77777777" w:rsidR="006B54AA" w:rsidRDefault="006B54AA" w:rsidP="0045695C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55744F36" w14:textId="77777777" w:rsidR="0045695C" w:rsidRDefault="0045695C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="587889544"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7574021F" w14:textId="030031D8" w:rsidR="0045695C" w:rsidRDefault="0045695C" w:rsidP="0045695C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:left="-90"/>
         </w:pPr>
         <w:r w:rsidRPr="0045695C">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Petition for Temporary Custody Abuse of Neglect</w:t>
@@ -2473,175 +2886,187 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="0045695C">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7586A9C7" w14:textId="77777777" w:rsidR="0045695C" w:rsidRDefault="0045695C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12FE6E09" w14:textId="77777777" w:rsidR="0045695C" w:rsidRDefault="0045695C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70C90723" w14:textId="77777777" w:rsidR="00E41D91" w:rsidRDefault="00E41D91" w:rsidP="0045695C">
+    <w:p w14:paraId="4C4FF332" w14:textId="77777777" w:rsidR="006B54AA" w:rsidRDefault="006B54AA" w:rsidP="0045695C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57032E52" w14:textId="77777777" w:rsidR="00E41D91" w:rsidRDefault="00E41D91" w:rsidP="0045695C">
+    <w:p w14:paraId="37BE77BB" w14:textId="77777777" w:rsidR="006B54AA" w:rsidRDefault="006B54AA" w:rsidP="0045695C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="095DE9D8" w14:textId="77777777" w:rsidR="0045695C" w:rsidRDefault="0045695C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31E592F1" w14:textId="77777777" w:rsidR="0045695C" w:rsidRDefault="0045695C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="198880DB" w14:textId="77777777" w:rsidR="0045695C" w:rsidRDefault="0045695C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="76"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00717C27"/>
+    <w:rsid w:val="000C16CD"/>
+    <w:rsid w:val="0017379D"/>
+    <w:rsid w:val="0033393E"/>
     <w:rsid w:val="0045695C"/>
+    <w:rsid w:val="00577758"/>
     <w:rsid w:val="00605A75"/>
+    <w:rsid w:val="006B54AA"/>
+    <w:rsid w:val="006E163B"/>
+    <w:rsid w:val="00717182"/>
     <w:rsid w:val="00717C27"/>
+    <w:rsid w:val="00A63CF8"/>
+    <w:rsid w:val="00C45913"/>
+    <w:rsid w:val="00CD3D57"/>
+    <w:rsid w:val="00E06E76"/>
+    <w:rsid w:val="00E32AEE"/>
     <w:rsid w:val="00E41D91"/>
     <w:rsid w:val="00ED31F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6CF54DEA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{46AE35CE-EABA-4202-B321-0FE3B37596D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3015,63 +3440,63 @@
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00717C27"/>
     <w:pPr>
       <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
       <w:ind w:left="425" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00717C27"/>
+    <w:rsid w:val="00E32AEE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:b/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00717C27"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -3260,56 +3685,56 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00717C27"/>
+    <w:rsid w:val="00E32AEE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00717C27"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00717C27"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -3693,66 +4118,66 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0045695C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6D1735EC331F48C884B2E7CFF350C702"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8F93881B-B57A-4F72-857B-83A820B720C7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006774E8" w:rsidRDefault="007D577B" w:rsidP="007D577B">
           <w:pPr>
             <w:pStyle w:val="6D1735EC331F48C884B2E7CFF350C702"/>
           </w:pPr>
           <w:r w:rsidRPr="00406B28">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -4029,135 +4454,166 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7A41A865-7581-4D5B-A114-21BFF0C9DE62}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006774E8" w:rsidRDefault="007D577B" w:rsidP="007D577B">
           <w:pPr>
             <w:pStyle w:val="DF0FEBAA5D4B415892BD3BD03AF3D5D8"/>
           </w:pPr>
           <w:r w:rsidRPr="00FD722A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{36CE8D12-C555-4AEB-ACB2-F0BE86BDABFC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007351E4">
+          <w:r w:rsidRPr="004633D0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D577B"/>
+    <w:rsid w:val="000C16CD"/>
     <w:rsid w:val="002E2274"/>
+    <w:rsid w:val="0033393E"/>
     <w:rsid w:val="006774E8"/>
+    <w:rsid w:val="007351E4"/>
+    <w:rsid w:val="007D4650"/>
     <w:rsid w:val="007D577B"/>
     <w:rsid w:val="00DB5E6C"/>
+    <w:rsid w:val="00F17A44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4545,101 +5001,104 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007D577B"/>
+    <w:rsid w:val="007351E4"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D1735EC331F48C884B2E7CFF350C702">
     <w:name w:val="6D1735EC331F48C884B2E7CFF350C702"/>
     <w:rsid w:val="007D577B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A37A5EEADC1647A38294CD6FB396DC5B">
     <w:name w:val="A37A5EEADC1647A38294CD6FB396DC5B"/>
     <w:rsid w:val="007D577B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09D5D6FB39D34BA68F89C83087E3CA6E">
     <w:name w:val="09D5D6FB39D34BA68F89C83087E3CA6E"/>
     <w:rsid w:val="007D577B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="91677EEA6F6145C68FDEFFBF6A838190">
     <w:name w:val="91677EEA6F6145C68FDEFFBF6A838190"/>
     <w:rsid w:val="007D577B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DED126D57B3240E2AC8712E61980F88B">
     <w:name w:val="DED126D57B3240E2AC8712E61980F88B"/>
     <w:rsid w:val="007D577B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C06B15092AD4414835CF9CFF17A0EC6">
     <w:name w:val="7C06B15092AD4414835CF9CFF17A0EC6"/>
     <w:rsid w:val="007D577B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD9B30D4929142219E1F46C12C3584CC">
     <w:name w:val="DD9B30D4929142219E1F46C12C3584CC"/>
     <w:rsid w:val="007D577B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="37E7F16EC1784CD5BC5C69F3B1F4EDE4">
     <w:name w:val="37E7F16EC1784CD5BC5C69F3B1F4EDE4"/>
     <w:rsid w:val="007D577B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="438CD1FBF1234B10BA91683D3A2DBA6A">
     <w:name w:val="438CD1FBF1234B10BA91683D3A2DBA6A"/>
     <w:rsid w:val="007D577B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63AF90B19CC4426B83610F9C0482C685">
     <w:name w:val="63AF90B19CC4426B83610F9C0482C685"/>
     <w:rsid w:val="007D577B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DF0FEBAA5D4B415892BD3BD03AF3D5D8">
     <w:name w:val="DF0FEBAA5D4B415892BD3BD03AF3D5D8"/>
     <w:rsid w:val="007D577B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -4898,57 +5357,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2832</Characters>
+  <Pages>3</Pages>
+  <Words>508</Words>
+  <Characters>2896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3322</CharactersWithSpaces>
+  <CharactersWithSpaces>3398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Undeberg, Paige</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>