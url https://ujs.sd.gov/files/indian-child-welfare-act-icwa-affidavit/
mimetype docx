--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -11,494 +11,560 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="4D612C4E" w14:textId="5D4432B5" w:rsidR="00A81E92" w:rsidRPr="00A81E92" w:rsidRDefault="00A81E92" w:rsidP="00A81E92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81E92">
+        <w:t>INDIAN CHILD WELFARE ACT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81E92">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A81E92">
+        <w:t>(ICWA) AFFIDAVIT</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-24"/>
         <w:tblW w:w="9900" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4950"/>
         <w:gridCol w:w="4950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w14:paraId="15DF942D" w14:textId="77777777" w:rsidTr="00FA6B4C">
+      <w:tr w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w14:paraId="15DF942D" w14:textId="77777777" w:rsidTr="00A81E92">
         <w:trPr>
           <w:trHeight w:val="993"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F5D1930" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0F5D1930" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-22" w:right="75"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>STATE OF SOUTH DAKOTA:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="019BF280" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="019BF280" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1515" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>SS:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56B2C47B" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="56B2C47B" w14:textId="42400C01" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-22" w:right="75"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">COUNTY OF  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-353423427"/>
                 <w:placeholder>
                   <w:docPart w:val="70A8A8C7DAB247E787B76C3F10208561"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00AE047C">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="County Name"/>
+                    <w:tag w:val="CountyName"/>
+                    <w:id w:val="1310049656"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2328946E" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2328946E" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="66"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>IN CIRCUIT COURT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66D2F48F" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="66D2F48F" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="66" w:hanging="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45FCFF6B" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="45FCFF6B" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="00000000" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="66"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:alias w:val="SEVENTH"/>
-                <w:tag w:val="FIFTH"/>
+                <w:alias w:val="Circuit Court Selection"/>
+                <w:tag w:val="CircuitCourtSelection"/>
                 <w:id w:val="-1403991140"/>
                 <w:placeholder>
                   <w:docPart w:val="F5462CFFDAEF4D58A4D46AF6A3B69CF7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="FIRST" w:value="FIRST"/>
                   <w:listItem w:displayText="SECOND" w:value="SECOND"/>
                   <w:listItem w:displayText="THIRD" w:value="THIRD"/>
                   <w:listItem w:displayText="FOURTH" w:value="FOURTH"/>
                   <w:listItem w:displayText="FIFTH" w:value="FIFTH"/>
                   <w:listItem w:displayText="SIXTH" w:value="SIXTH"/>
                   <w:listItem w:displayText="SEVENTH" w:value="SEVENTH"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="005F3A2A" w:rsidRPr="00AE047C">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="666666"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005F3A2A" w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">  JUDICIAL CIRCUIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w14:paraId="5668519F" w14:textId="77777777" w:rsidTr="00FA6B4C">
+      <w:tr w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w14:paraId="5668519F" w14:textId="77777777" w:rsidTr="00A81E92">
         <w:trPr>
           <w:trHeight w:val="2357"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D442FD4" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="3D442FD4" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BEBBBAB" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7BEBBBAB" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="15"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>IN THE INTEREST OF,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D8B7F4B" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="1D8B7F4B" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="15"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B9F1094" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="004E4F0B" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0B9F1094" w14:textId="245EBA57" w:rsidR="005F3A2A" w:rsidRPr="004E4F0B" w:rsidRDefault="00000000" w:rsidP="00A81E92">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="2020656516"/>
                 <w:placeholder>
                   <w:docPart w:val="F651E333A4E248CC9710FEEE3C1E6F69"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="005F3A2A" w:rsidRPr="00AE047C">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="Child One First and Last Name"/>
+                    <w:tag w:val="ChildOneFirstandLastName"/>
+                    <w:id w:val="1376275532"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005F3A2A" w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="005F3A2A" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(DOB:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
+                <w:alias w:val="Child One Date of Birth"/>
+                <w:tag w:val="ChildOneDateofBirth"/>
                 <w:id w:val="-1160685223"/>
                 <w:placeholder>
                   <w:docPart w:val="1CC134FB4CDA4B988100A9D139D6D924"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="mM/dd/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="005F3A2A" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="666666"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005F3A2A" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="704BB74F" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="704BB74F" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Child(ren), and concerning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23C43EB9" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="23C43EB9" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AA6FDC6" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="3AA6FDC6" w14:textId="758C4A31" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="00000000" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="163823251"/>
                 <w:placeholder>
                   <w:docPart w:val="F651E333A4E248CC9710FEEE3C1E6F69"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="005F3A2A" w:rsidRPr="00AE047C">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="Respondent One First and Last Name"/>
+                    <w:tag w:val="RespondentOneFirstandLastName"/>
+                    <w:id w:val="-1059622919"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005F3A2A" w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F3A2A" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(DOB:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="1822226397"/>
                 <w:placeholder>
                   <w:docPart w:val="1CC134FB4CDA4B988100A9D139D6D924"/>
@@ -507,417 +573,466 @@
                 <w:date>
                   <w:dateFormat w:val="mM/dd/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="005F3A2A" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="666666"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005F3A2A" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3362621B" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="3362621B" w14:textId="58DF14D6" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2001"/>
                 <w:tab w:val="right" w:pos="4014"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="1486201626"/>
                 <w:placeholder>
                   <w:docPart w:val="F651E333A4E248CC9710FEEE3C1E6F69"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00AE047C">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="Respondent Two First and Last Name"/>
+                    <w:tag w:val="RespondentTwoFirstandLastName"/>
+                    <w:id w:val="554427969"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(DOB:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
+                <w:alias w:val="Respondent Two Date of Birth"/>
+                <w:tag w:val="RespondentTwoDateofBirth"/>
                 <w:id w:val="-1914390320"/>
                 <w:placeholder>
                   <w:docPart w:val="1CC134FB4CDA4B988100A9D139D6D924"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="mM/dd/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="666666"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="605A8318" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="605A8318" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Respondent Parents</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B640F08" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0B640F08" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2001"/>
                 <w:tab w:val="right" w:pos="4014"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:right="720" w:hanging="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18A15B2F" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="18A15B2F" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0133D32C" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0133D32C" w14:textId="2C2DBA19" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="666666"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">File No. </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-1135489428"/>
                 <w:placeholder>
                   <w:docPart w:val="E5B07436F21F438190E7142C59045234"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00AE047C">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="File Number"/>
+                    <w:tag w:val="FileNumber"/>
+                    <w:id w:val="958766416"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3C390232" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="3C390232" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:b/>
                 <w:color w:val="666666"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72160F61" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="72160F61" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:b/>
                 <w:color w:val="666666"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5358F206" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="5358F206" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1649BEB4" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="1649BEB4" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2625AFCC" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2625AFCC" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0ED5E5A0" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0ED5E5A0" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="ICWA_Aff"/>
             <w:r w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>INDIAN CHILD WELFARE ACT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ED6EDA9" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="3ED6EDA9" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00AE047C" w:rsidRDefault="005F3A2A" w:rsidP="00A81E92">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE047C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(ICWA) AFFIDAVIT</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B8A7545" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A"/>
-    <w:p w14:paraId="142CC5F9" w14:textId="4AB8B87D" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="142CC5F9" w14:textId="6D520C32" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="-90"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:t>Comes now,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:id w:val="-1916155521"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:alias w:val="Family Services Specialist First and Last Name"/>
+              <w:tag w:val="Family ServicesSpecialistFirstandLastName"/>
+              <w:id w:val="-540276558"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (Family Services Specialist)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A15A32">
         <w:t>, being first duly sworn upon Oath, and deposes and says:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B38F51" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A"/>
     <w:p w14:paraId="478DD032" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-450" w:hanging="500"/>
         <w:jc w:val="both"/>
@@ -962,771 +1077,977 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C78C049" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="500"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-450" w:hanging="500"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:t>That in the above capacity, the Affiant was consulted and involved concerning the removal of the child(ren) from the Respondent Parents’ care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F757800" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="0" w:right="-450"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38897CC8" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="38897CC8" w14:textId="62CCD2EA" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="500"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-450" w:hanging="500"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve">That Respondent Mother, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="79340588"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Respondent Mother First and Last Name"/>
+              <w:tag w:val="RespondentMotherFirstandLastName"/>
+              <w:id w:val="-36974875"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00467C19">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A15A32">
         <w:t>is birth mother to the minor child(ren) and her address is:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-266010709"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Respondent Mother Address"/>
+              <w:tag w:val="RespondentMotherAddress"/>
+              <w:id w:val="108867337"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve">. She is a resident of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1040555382"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Respondent Mother County"/>
+              <w:tag w:val="RespondentMotherCounty"/>
+              <w:id w:val="-1417395562"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve"> County. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D84C3E6" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="0" w:right="-450"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="395C0DB8" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="395C0DB8" w14:textId="52FF9FF3" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="500"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-450" w:hanging="500"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve">That Respondent Father, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="621043663"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Respondent Father First and Last Name"/>
+              <w:tag w:val="RespondentFatherFirstandLastName"/>
+              <w:id w:val="1775821477"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00467C19">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve"> is the birth father to the minor child(ren) and his address is:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-771550411"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Respondent Father Address"/>
+              <w:tag w:val="RespondentFatherAddress"/>
+              <w:id w:val="424926934"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve">  He is a resident of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1265103501"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Respondent Father County"/>
+              <w:tag w:val="RespondentFatherCounty"/>
+              <w:id w:val="-412558661"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve"> County. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B872A68" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B72941A" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="2B72941A" w14:textId="49068958" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="500"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="500"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve">That Mother </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:alias w:val="is not"/>
-          <w:tag w:val="is not"/>
+          <w:alias w:val="Mother Is or Is Not Member of Noted Tribe"/>
+          <w:tag w:val="MotherIsorIsNotMemberofNotedTribe"/>
           <w:id w:val="-1813312757"/>
           <w:placeholder>
             <w:docPart w:val="E817417A9C864E0A9954602D79E44A08"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="is an" w:value="is an"/>
             <w:listItem w:displayText="is not an" w:value="is not an"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00A91680">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve"> enrolled member of the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-900754970"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Name of Mother's Enrolled Tribe"/>
+              <w:tag w:val="NameofMothersEnrolledTribe"/>
+              <w:id w:val="1077477017"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve"> Tribe. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A86563" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">According to whom? Call the tribe immediately and ask. Document this here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08466CCC" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10C87BD2" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="10C87BD2" w14:textId="1BD986CC" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="500"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="500"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve">That father is an enrolled member of the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="509807320"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Name of Father's Enrolled Tribe"/>
+              <w:tag w:val="NameofFathersEnrolledTribe"/>
+              <w:id w:val="2003705311"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve"> Tribe. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A55A88F" w14:textId="231E2ED2" w:rsidR="005F3A2A" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>According to whom? Call the tribe immediately and ask. Document this here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3972FD82" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="005F3A2A" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2802D3EB" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="2802D3EB" w14:textId="70F3B4B0" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="500"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
-        <w:t xml:space="preserve">The child(ren) are enrolled/affiliated with </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A15A32">
+        <w:t>child</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A15A32">
+        <w:t xml:space="preserve">(ren) are enrolled/affiliated with </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="867339853"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Name of Child's Enrolled Tribe"/>
+              <w:tag w:val="NameofChildsEnrolledTribe"/>
+              <w:id w:val="-184685370"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve">Tribe.  Document this here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F88ACD3" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="500"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="095AD4F3" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="0062445E" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="095AD4F3" w14:textId="74C7A259" w:rsidR="005F3A2A" w:rsidRPr="0062445E" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-720" w:hanging="500"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:t xml:space="preserve">That the minor child(ren) were taken into the temporary emergency legal and physical protective custody by Law Enforcement Officer </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="54676251"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Law Enforcement Officer Name"/>
+              <w:tag w:val="LawEnforcementOfficerName"/>
+              <w:id w:val="1972477837"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00467C19">
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1800445128"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Date Taken into Temporary Emergency Legal and Physical Protective Custody"/>
+              <w:tag w:val="DateTakenintoTemporaryEmergencyLegalandPhysicalProtectiveCustody"/>
+              <w:id w:val="-1635720194"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A15A32">
-        <w:t xml:space="preserve">and </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">transferred to the care of the Department of Social Services. The minor child(ren) were placed into </w:t>
+        <w:t xml:space="preserve">and transferred to the care of the Department of Social Services. The minor child(ren) were placed into </w:t>
       </w:r>
       <w:r w:rsidRPr="00467C19">
         <w:t xml:space="preserve">licensed foster/kinship/fictive kinship/group care on the same date.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA82DE3" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="500" w:right="-720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AF565D5" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-720" w:hanging="500"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:t>Prior to the removal of the child(ren), the Department of Social Services made the following active efforts to prevent the removal of the child(ren):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13508CB3" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="13508CB3" w14:textId="441AB79D" w:rsidR="005F3A2A" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="2790"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1929928420"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Specialist First and Last Name"/>
+              <w:tag w:val="SpecialistFirstAndLastName"/>
+              <w:id w:val="-1700700151"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> assessed the possibility of managing the present danger through implementation of a Present Danger Plan. A present danger plan was determined insufficient to manage the present danger due to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14326D39" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00476991" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2520"/>
           <w:tab w:val="num" w:pos="2790"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1980" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476991">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(Regarding the Present Danger Plan, provide information below that was used to determine the plan’s insufficient status.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D94CE0A" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="6D94CE0A" w14:textId="68BD22CB" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="num" w:pos="3330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Parent was assessed by the Department of Social Services staff </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-71128190"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Social Services Staff First and Last Name for Impaired Incident"/>
+              <w:tag w:val="SocialServicesStaffFirstandLastNameForImpairedIncident"/>
+              <w:id w:val="-1983460694"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and Law Enforcement Officer </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-511069711"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Law Enforcement First and Last Name For Impaired Incident"/>
+              <w:tag w:val="LawEnforcementFirstandLastNameForImpairedIncident"/>
+              <w:id w:val="-952630292"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> to be too impaired/intoxicated to consent to a Present Danger Plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B14787" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="num" w:pos="3330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A15A32">
-[...3 lines deleted...]
-        <w:t>Parent refused to provide names</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A15A32">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Parent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A15A32">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> refused to provide names</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C11BD1E" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="num" w:pos="3330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A15A32">
-[...3 lines deleted...]
-        <w:t>Parent provided names and these individuals were contacted, but not able to be reached.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A15A32">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Parent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A15A32">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provided names and these individuals were contacted, but not able to be reached.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F90EEC8" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="num" w:pos="3330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Parent provided names and these individuals refused or were assessed and determined unable to manage the present danger due to….</w:t>
       </w:r>
@@ -1757,122 +2078,152 @@
     </w:p>
     <w:p w14:paraId="501D091E" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="num" w:pos="3330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Whatever the reason…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F39726" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="04F39726" w14:textId="1E591CB3" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1350"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Court Services were in place from </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="442269825"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Non Court Services Date From"/>
+              <w:tag w:val="NonCourtServicesDateFrom"/>
+              <w:id w:val="1160345767"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1953357761"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Non Court Services Date To"/>
+              <w:tag w:val="NonCourtServicesDateTo"/>
+              <w:id w:val="2075085252"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FFA38B7" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1350"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
@@ -1953,51 +2304,59 @@
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
           <w:r w:rsidRPr="00A15A32">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2B0AC949" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="504"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D8D1FB" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="90" w:right="-720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
-        <w:t xml:space="preserve">In addition to the above-stated facts, the facts that warrant the continued separation of the child(ren) from their parents or custodian to prevent imminent physical damage or harm to the child(ren) are as  follows: </w:t>
+        <w:t xml:space="preserve">In addition to the above-stated facts, the facts that warrant the continued separation of the child(ren) from their parents or custodian to prevent imminent physical damage or harm to the child(ren) are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A15A32">
+        <w:t>as  follows</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A15A32">
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FC6992" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1350" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Describe why Present Danger Continues</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756AC247" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
@@ -2021,988 +2380,1227 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1BAC1F7F" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="500"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35410ECC" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="500"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:t>The Department has made the following active efforts to comply with ICWA placement preferences:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE182C6" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="1BE182C6" w14:textId="3D9D288C" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-1900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="700" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>On</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1150788409"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:alias w:val="Date Specialist Spoke With Mother"/>
+              <w:tag w:val="DateSpecialistSpokeWithMother"/>
               <w:id w:val="329721977"/>
               <w:placeholder>
                 <w:docPart w:val="968AF978A2E14CE9972002C4395BE9CA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:date>
                 <w:dateFormat w:val="MMMM d, yyyy"/>
                 <w:lid w:val="en-US"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidRPr="00DB3253">
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Click or tap to enter a date.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="891152845"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Specialist First and Last Name Spoke With Mother"/>
+              <w:tag w:val="SpecialistFirstandLastNameSpokeWithMother"/>
+              <w:id w:val="-1982909158"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> spoke with Mother about relative placement options….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3562B787" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="3562B787" w14:textId="338EDE10" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-1900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="700" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>On</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="12589353"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:alias w:val="Date Specialist Spoke With Father"/>
+              <w:tag w:val="DateSpecialistSpokeWithFather"/>
               <w:id w:val="2012494236"/>
               <w:placeholder>
                 <w:docPart w:val="968AF978A2E14CE9972002C4395BE9CA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:date>
                 <w:dateFormat w:val="MMMM d, yyyy"/>
                 <w:lid w:val="en-US"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidRPr="00DB3253">
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Click or tap to enter a date.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="123355556"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Specialist First and Last Name Spoke With Father"/>
+              <w:tag w:val="SpecialistFirstandLastNameSpokeWithFather"/>
+              <w:id w:val="264816862"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> spoke with Father about relative placement options….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27278877" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="27278877" w14:textId="0520A131" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-1900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="700" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>On</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-924723773"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:alias w:val="Date Specialist Reviewed Department of Social Services Records"/>
+              <w:tag w:val="DateSpecialistReviewedDepartmentOfSocialServicesRecords"/>
               <w:id w:val="-1584607688"/>
               <w:placeholder>
                 <w:docPart w:val="968AF978A2E14CE9972002C4395BE9CA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:date>
                 <w:dateFormat w:val="MMMM d, yyyy"/>
                 <w:lid w:val="en-US"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidRPr="00DB3253">
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Click or tap to enter a date.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1444033547"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Specialist First and Last Name Spoke Reviewed Records"/>
+              <w:tag w:val="SpecialistFirstandLastNameSpokeReviewedRecords"/>
+              <w:id w:val="-743340495"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> reviewed the Department of Social Services’ records and located </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="575400949"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Possible Relative for Placement First and Last Name"/>
+              <w:tag w:val="PossibleRelativeforPlacementFirstandLastName"/>
+              <w:id w:val="-984927419"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> as possible relative(s) and possible contact information for NAME. Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-258611953"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Specialist First and Last Name Who Called"/>
+              <w:tag w:val="SpecialistFirstandLastNameWhoCalled"/>
+              <w:id w:val="812366742"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> called</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1824881958"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Relative First and Last Name Call Recipient"/>
+              <w:tag w:val="RelativeFirstandLastNameCallRecipient"/>
+              <w:id w:val="1701054970"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>; there was no answer and a voicemail was left.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32AB0F94" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-1900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="700" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Facebook search? FACIS search? Etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67816C24" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="67816C24" w14:textId="5FEAB238" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-1900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="700" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>On</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1191261661"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:alias w:val="Date Specialist Sent Electronic Correspondence"/>
+              <w:tag w:val="DateSpecialistSentElectronicCorrespondence"/>
               <w:id w:val="-520166841"/>
               <w:placeholder>
                 <w:docPart w:val="968AF978A2E14CE9972002C4395BE9CA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:date>
                 <w:dateFormat w:val="MMMM d, yyyy"/>
                 <w:lid w:val="en-US"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidRPr="00DB3253">
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Click or tap to enter a date.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="390847239"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Speicalist First and Last Name Sending Electronic Correspondence"/>
+              <w:tag w:val="SpeicalistFirstandLastNameSendingElectronicCorrespondence"/>
+              <w:id w:val="-1784258411"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> sent electronic correspondence to the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1846625183"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Tribe Name for Recipient of Electronic Correspondence"/>
+              <w:tag w:val="TribeNameforRecipientofElectronicCorrespondence"/>
+              <w:id w:val="181409369"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Tribe Indian Child Welfare Act representative </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-95483668"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="First and Last Name of Indian Child Welfare Act Representative"/>
+              <w:tag w:val="FirstandLastNameofIndianChildWelfareActRepresentative"/>
+              <w:id w:val="-1883090241"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> alerting him/her to the placement of the Indian Child(ren) and requested assistance in locating relatives. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1E96F0" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="6B1E96F0" w14:textId="0F7198BF" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-1900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="700" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>On</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1686054229"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:alias w:val="Date Specialist Sent Facsimile"/>
+              <w:tag w:val="DateSpecialistSentFacsimile"/>
               <w:id w:val="827875123"/>
               <w:placeholder>
                 <w:docPart w:val="968AF978A2E14CE9972002C4395BE9CA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:date>
                 <w:dateFormat w:val="MMMM d, yyyy"/>
                 <w:lid w:val="en-US"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidRPr="00DB3253">
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Click or tap to enter a date.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1635908581"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Speicalist First and Last Name Sending Facsimile"/>
+              <w:tag w:val="SpeicalistFirstandLastNameSendingFacsimile"/>
+              <w:id w:val="1151400588"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> sent facsimile to the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="183796880"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Tribe Name for Facsimile Recipient"/>
+              <w:tag w:val="TribeNameforFacsimileRecipient"/>
+              <w:id w:val="-852107394"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Tribe’s Indian Child Welfare Act representative </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1047877243"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Tribe Representative First and Last Name for Facsimile Recipient"/>
+              <w:tag w:val="TribeRepresentativeFirstandLastNameforFacsimileRecipient"/>
+              <w:id w:val="2089411456"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> notifying him/her of the placement of the child(ren) into temporary emergency custody and requested assistance in locating relatives. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F916AAE" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="0F916AAE" w14:textId="4173A63C" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-1900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="700" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>On</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1623995794"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:alias w:val="Date Specialist Reviewed Emergency List for Foster Homes"/>
+              <w:tag w:val="DateSpecialistReviewedEmergencyListforFosterHomes"/>
               <w:id w:val="894858349"/>
               <w:placeholder>
                 <w:docPart w:val="968AF978A2E14CE9972002C4395BE9CA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:date>
                 <w:dateFormat w:val="M/d/yyyy"/>
                 <w:lid w:val="en-US"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidRPr="00DB3253">
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Click or tap to enter a date.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1411126752"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="First and Last Name of Specialist Reviewing Foster Home List"/>
+              <w:tag w:val="FirstandLastNameofSpecialistReviewingFosterHomeList"/>
+              <w:id w:val="-972835300"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> reviewed the emergency list for foster homes available in the area; no Native American foster homes currently have openings for the child(ren).  Office/Region has </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="2006009419"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Number of Native American Foster Homes"/>
+              <w:tag w:val="NumberofNativeAmericanFosterHomes"/>
+              <w:id w:val="1307820668"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> number of Native American foster homes…. Summary). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B6417E" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="58B6417E" w14:textId="68F96876" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-1900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="700" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>On</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
+          <w:alias w:val="Date Kinship Specialist was Assigned"/>
+          <w:tag w:val="DateKinshipSpecialistWasAssigned"/>
           <w:id w:val="-1953078500"/>
           <w:placeholder>
             <w:docPart w:val="968AF978A2E14CE9972002C4395BE9CA"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="MMMM d, yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00DB3253">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, Kinship Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-584538021"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Kinship Specialist First and Last Name"/>
+              <w:tag w:val="KinshipSpecialistFirstandLastName"/>
+              <w:id w:val="1795944696"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> was assigned to search for relatives. Kinship search efforts are ongoing for the purposes of placement, maintaining connections, and concurrent planning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FB6606" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-128789037"/>
         <w:placeholder>
@@ -3028,881 +3626,1210 @@
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="66F81392" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">(Likely repeat number 10’s supporting bullets) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5613B2F6" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="5613B2F6" w14:textId="6C4AC938" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Law Enforcement Officer </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1338734039"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Law Enforcement First and Last Name Determining Emergency Protective Custody"/>
+              <w:tag w:val="LawEnforcementFirstandLastNameDeterminingEmergencyProtectiveCustody"/>
+              <w:id w:val="-387490862"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> determined emergency protective custody of the minor child(ren) was necessary to ensure their safety after it was determined a Present Danger Plan was insufficient to manage the child(ren)’s safety. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC568EC" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>A voluntary Present Danger Plan was considered, but not approved for the following reasons: (i.e.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C57129B" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">The Respondent Parents refused to provide relative names and contact information to the Department; this negatively affected the Department’s ability to maintain the Indian Family. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43719B3A" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="43719B3A" w14:textId="6B33EE0C" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">The Mother was assessed by Law Enforcement Officer </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1090745852"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Law Enforcement Officer First and Last Name Assessing Mother"/>
+              <w:tag w:val="LawEnforcementOfficerFirstandLastNameAssessingMother"/>
+              <w:id w:val="-2023541931"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="792943942"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Specialist First and Last Name Assessing Mother"/>
+              <w:tag w:val="SpecialistFirstandLastNameAssessingMother"/>
+              <w:id w:val="2007251366"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> and deemed too impaired from alcohol/drugs to meaningfully consent to a voluntary plan; </w:t>
+        <w:t xml:space="preserve"> and deemed too </w:t>
       </w:r>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>this negatively affected and hindered the Department’s ability to maintain the Indian Family.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="785CCE84" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+        <w:t>impaired from alcohol/drugs to meaningfully consent to a voluntary plan; this negatively affected and hindered the Department’s ability to maintain the Indian Family.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785CCE84" w14:textId="4D1F8906" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1072547153"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Specialist First and Last Name Inquiring"/>
+              <w:tag w:val="SpecialistFirstandLastNameInquiring"/>
+              <w:id w:val="-1936815802"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> inquired as to the parent’s whereabouts from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1570490683"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Parent Wherabouts Timeframe"/>
+              <w:tag w:val="ParentWheraboutsTimeframe"/>
+              <w:id w:val="1395309100"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>. Called last known phone number, sent Facebook message, etc. There was no answer; this negatively affected and hindered the Department’s ability to maintain the Indian Family.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6BA4FA" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="1B6BA4FA" w14:textId="16C73D41" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1218127257"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Specialist First and Last Name Speaking to Division of Child Support"/>
+              <w:tag w:val="SpecialistFirstandLastNameSpeakingtoDivisionofChildSupport"/>
+              <w:id w:val="-387640247"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> spoke with the Division of Child Support regarding </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-108666652"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="First and Last Name for Address and Contact Inforamtion"/>
+              <w:tag w:val="FirstandLastNameforAddressandContactInforamtion"/>
+              <w:id w:val="2018656534"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">address and contact information; a message was left requesting a call back.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA4CA96" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="0BA4CA96" w14:textId="389C0868" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-508757618"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Specialist First and Last Name Assessing for Kinship Placement"/>
+              <w:tag w:val="SpecialistFirstandLastNameAssessingforKinshipPlacement"/>
+              <w:id w:val="-951236457"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> assessed </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-521314683"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="First and Last Name for Potential Kinship Placement"/>
+              <w:tag w:val="FirstandLastNameforPotentialKinshipPlacement"/>
+              <w:id w:val="-1462192500"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> for kinship placement; these efforts were unsuccessful. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFCA612" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="4BFCA612" w14:textId="3F55A892" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-770323290"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Speicalist First and Last Name Requesting Urinalysis"/>
+              <w:tag w:val="SpeicalistFirstandLastNameRequestingUrinalysis"/>
+              <w:id w:val="1378121634"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> contacted </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1063756761"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="First and Last Name for Urinalysis"/>
+              <w:tag w:val="FirstandLastNameforUrinalysis"/>
+              <w:id w:val="-930898331"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and requested a urinalysis on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="396715974"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Date Urinalysis Requested"/>
+              <w:tag w:val="DateUrinalysisRequested"/>
+              <w:id w:val="-1440290737"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367BE89E" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="367BE89E" w14:textId="4C618936" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1507362660"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Specialist First and Last Name Reviewing Criminal History"/>
+              <w:tag w:val="SpecialistFirstandLastNameReviewingCriminalHistory"/>
+              <w:id w:val="-419406093"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> reviewed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-523943669"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="First and Last Name for Criminal History Review"/>
+              <w:tag w:val="FirstandLastNameforCriminalHistoryReview"/>
+              <w:id w:val="-1922018428"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>’s Department of Social Services’ and local criminal history. The information was assessed and discussed with Supervisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1143391639"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Supervisor First and Last Name"/>
+              <w:tag w:val="SupervisorFirstAndLastName"/>
+              <w:id w:val="-1551677985"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">. Based on the totality of the alcohol-related reports, criminal convictions, and previous placements in the care of the Department of Social Services, it was determined that the completion of the Initial Family Assessment is a service necessary to ensure the safety of child(ren). Specialist </w:t>
+        <w:t xml:space="preserve">. Based on the totality of the alcohol-related reports, criminal convictions, and previous placements in the care of the Department of Social Services, it was determined that the completion of the Initial Family Assessment is a service necessary to ensure the safety of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A15A32">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>child</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A15A32">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ren). Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="719022590"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="New Specialist First and Last Name"/>
+              <w:tag w:val="NewSpecialistFirstAndLastName"/>
+              <w:id w:val="-2110567426"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> was assigned for completion of the Initial Family Assessment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A97B456" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="4A97B456" w14:textId="690A57D4" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisor </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-609514394"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Supervisor First and Last Name Discussing Case History"/>
+              <w:tag w:val="SupervisorFirstandLastNameDiscussingCaseHistory"/>
+              <w:id w:val="-894124310"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and Specialist </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1925529404"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Specialist First and Last Name Discussing Case History"/>
+              <w:tag w:val="SpecialistFirstandLastNameDiscussingCaseHistory"/>
+              <w:id w:val="1004561025"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> discussed the case history, circumstances, and present danger. A Team Decision Making Meeting referral was submitted on </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1346086285"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Date Team Decision Making Meeting Referral Submitted "/>
+              <w:tag w:val="DateTeamDecisionMakingMeetingReferralSubmitted "/>
+              <w:id w:val="-683977448"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> to discuss family strengths, identify needs, and identify relative placements and/or supports. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EE3743" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="38EE3743" w14:textId="7DBBEB35" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Family Group Coordinator </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1019732282"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Family Group Coordinator First and Last Name"/>
+              <w:tag w:val="FamilyGroupCoordinatorFirstandLastName"/>
+              <w:id w:val="1197197226"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> was assigned on </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1664508783"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:alias w:val="Date Family Group Coordinator was Assigned"/>
+              <w:tag w:val="Date FamilyGroupCoordinatorwasAssigned"/>
+              <w:id w:val="-631639961"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A15A32">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> to facilitate family meetings and concurrent planning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CACE06" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="704E76FF" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="500"/>
         </w:tabs>
         <w:ind w:right="-40"/>
@@ -3992,113 +4919,129 @@
     <w:p w14:paraId="2C1F6F5D" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79C9A8D3" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="485E9EC3" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A"/>
     <w:p w14:paraId="70FD7F45" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15A32">
         <w:t>Further Affiant sayeth not.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48087180" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00A15A32" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A"/>
-    <w:p w14:paraId="06F72A06" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="06F72A06" w14:textId="51549A96" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="0" w:right="-720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00467C19">
         <w:t xml:space="preserve">Dated this </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1883747509"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Document Date Day"/>
+              <w:tag w:val="DocumentDateDay"/>
+              <w:id w:val="-1689672026"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00467C19">
         <w:t xml:space="preserve"> day of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:alias w:val="Document Date Month"/>
+          <w:tag w:val="DocumentDateMonth"/>
           <w:id w:val="-2078821502"/>
           <w:placeholder>
             <w:docPart w:val="968AF978A2E14CE9972002C4395BE9CA"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2025-07-09T00:00:00Z">
             <w:dateFormat w:val="MMMM"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00DB3253">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A67F9D">
         <w:t>, 20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:alias w:val="Document Date Year"/>
+          <w:tag w:val="DocumentDateYear"/>
           <w:id w:val="1308425968"/>
           <w:placeholder>
             <w:docPart w:val="968AF978A2E14CE9972002C4395BE9CA"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="yy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00DB3253">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5313D895" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
@@ -4153,131 +5096,167 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6A28BCB9" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A"/>
     <w:p w14:paraId="37DCF85F" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00467C19">
         <w:t>STATE OF SOUTH DAKOTA</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33313552" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>SS:</w:t>
       </w:r>
       <w:r w:rsidRPr="00467C19">
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D75858" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="01D75858" w14:textId="7E7C495E" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00467C19">
         <w:t xml:space="preserve">COUNTY OF  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1899860326"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Signing County"/>
+              <w:tag w:val="SigningCounty"/>
+              <w:id w:val="-1237626589"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D64DB5F" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61409637" w14:textId="66BF46A2" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
+    <w:p w14:paraId="61409637" w14:textId="6DFDA256" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="0" w:right="-720"/>
       </w:pPr>
       <w:r w:rsidRPr="00467C19">
         <w:t>Subscribed and sworn to before me on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-542595429"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Date Subscribed and Sworn Day and Month"/>
+              <w:tag w:val="DateSubscribedandSwornDayandMonth"/>
+              <w:id w:val="-504748440"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00467C19">
         <w:t>, 20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1781340221"/>
           <w:placeholder>
             <w:docPart w:val="D55CC6B3EE2540128064DAAD712F9927"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A91680">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Date Subscribed and Sworn Year"/>
+              <w:tag w:val="DateSubscribedandSwornYear"/>
+              <w:id w:val="1890613381"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A81E92" w:rsidRPr="009113DC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00467C19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CFB07F" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BB2BCED" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00467C19">
         <w:t xml:space="preserve">                                    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630679D5" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00467C19">
@@ -4320,177 +5299,179 @@
     <w:p w14:paraId="3DC880E4" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A"/>
     <w:p w14:paraId="50057DFF" w14:textId="3FA99DD2" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:pPr>
         <w:ind w:right="-990"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00467C19">
         <w:t xml:space="preserve">My commission expires on </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:alias w:val="Commission Expiry Date"/>
+          <w:tag w:val="CommissionExpiryDate"/>
           <w:id w:val="837804493"/>
           <w:placeholder>
             <w:docPart w:val="968AF978A2E14CE9972002C4395BE9CA"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2025-06-29T00:00:00Z">
             <w:dateFormat w:val="mM/dd/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00DB3253">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7DBF914D" w14:textId="77777777" w:rsidR="005F3A2A" w:rsidRPr="00467C19" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A"/>
     <w:p w14:paraId="5B43E907" w14:textId="393625DE" w:rsidR="00605A75" w:rsidRDefault="005F3A2A" w:rsidP="005F3A2A">
       <w:r w:rsidRPr="00467C19">
         <w:t>(SEAL)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00605A75" w:rsidSect="005F3A2A">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="990" w:right="1440" w:bottom="1260" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E2553FC" w14:textId="77777777" w:rsidR="00E82EA2" w:rsidRDefault="00E82EA2" w:rsidP="00E341EC">
+    <w:p w14:paraId="715A7CFD" w14:textId="77777777" w:rsidR="0035575C" w:rsidRDefault="0035575C" w:rsidP="00E341EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13653E0A" w14:textId="77777777" w:rsidR="00E82EA2" w:rsidRDefault="00E82EA2" w:rsidP="00E341EC">
+    <w:p w14:paraId="5A5145F9" w14:textId="77777777" w:rsidR="0035575C" w:rsidRDefault="0035575C" w:rsidP="00E341EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A23CEF7" w14:textId="77777777" w:rsidR="00E341EC" w:rsidRDefault="00E341EC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1165131462"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="5A3EB075" w14:textId="6160C057" w:rsidR="00E341EC" w:rsidRDefault="00E341EC" w:rsidP="00E341EC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:left="-630"/>
         </w:pPr>
         <w:r>
           <w:t>ICWA Affidavit</w:t>
         </w:r>
         <w:r>
           <w:tab/>
           <w:t xml:space="preserve"> </w:t>
@@ -4506,116 +5487,116 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7774F9E9" w14:textId="77777777" w:rsidR="00E341EC" w:rsidRDefault="00E341EC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03E15778" w14:textId="77777777" w:rsidR="00E341EC" w:rsidRDefault="00E341EC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F5F93F8" w14:textId="77777777" w:rsidR="00E82EA2" w:rsidRDefault="00E82EA2" w:rsidP="00E341EC">
+    <w:p w14:paraId="269F4E61" w14:textId="77777777" w:rsidR="0035575C" w:rsidRDefault="0035575C" w:rsidP="00E341EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67060881" w14:textId="77777777" w:rsidR="00E82EA2" w:rsidRDefault="00E82EA2" w:rsidP="00E341EC">
+    <w:p w14:paraId="23EF4201" w14:textId="77777777" w:rsidR="0035575C" w:rsidRDefault="0035575C" w:rsidP="00E341EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CF8A6DF" w14:textId="77777777" w:rsidR="00E341EC" w:rsidRDefault="00E341EC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D2B7F74" w14:textId="77777777" w:rsidR="00E341EC" w:rsidRDefault="00E341EC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0479CAF8" w14:textId="77777777" w:rsidR="00E341EC" w:rsidRDefault="00E341EC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04782448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4276FA30"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5168,111 +6149,133 @@
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="190000428">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="709722000">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1804039916">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1887722100">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2069765543">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="76"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F3A2A"/>
+    <w:rsid w:val="000661EA"/>
+    <w:rsid w:val="000C16CD"/>
+    <w:rsid w:val="000E2EB9"/>
+    <w:rsid w:val="00106A77"/>
+    <w:rsid w:val="00191AB4"/>
+    <w:rsid w:val="00215E46"/>
+    <w:rsid w:val="003317B5"/>
+    <w:rsid w:val="0035575C"/>
+    <w:rsid w:val="003E16DA"/>
+    <w:rsid w:val="004E5E8C"/>
     <w:rsid w:val="005F3A2A"/>
     <w:rsid w:val="00605A75"/>
+    <w:rsid w:val="00656128"/>
+    <w:rsid w:val="006816F0"/>
+    <w:rsid w:val="006D60A2"/>
+    <w:rsid w:val="00750668"/>
+    <w:rsid w:val="00817A1A"/>
     <w:rsid w:val="00925D59"/>
+    <w:rsid w:val="00A30276"/>
+    <w:rsid w:val="00A81E92"/>
+    <w:rsid w:val="00B14112"/>
+    <w:rsid w:val="00B355BC"/>
     <w:rsid w:val="00E341EC"/>
+    <w:rsid w:val="00E66F65"/>
     <w:rsid w:val="00E82EA2"/>
+    <w:rsid w:val="00EA5FC0"/>
     <w:rsid w:val="00ED31F9"/>
+    <w:rsid w:val="00F93B13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="70D410E5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{943BD8A1-5396-449F-BC9F-5039F90D0B5D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5646,62 +6649,63 @@
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005F3A2A"/>
     <w:pPr>
       <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
       <w:ind w:left="425" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="005F3A2A"/>
+    <w:rsid w:val="00A81E92"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:after="80"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005F3A2A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
@@ -5870,56 +6874,57 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="005F3A2A"/>
+    <w:rsid w:val="00A81E92"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005F3A2A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005F3A2A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -6245,66 +7250,66 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E341EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="70A8A8C7DAB247E787B76C3F10208561"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2C557B84-B920-483B-B2C0-274ED1C1FD91}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BB2D84" w:rsidRDefault="00192F4B" w:rsidP="00192F4B">
           <w:pPr>
             <w:pStyle w:val="70A8A8C7DAB247E787B76C3F10208561"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -6495,143 +7500,174 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98E2CBB3-7AFA-4D25-AACB-79AD26515B4B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BB2D84" w:rsidRDefault="00192F4B" w:rsidP="00192F4B">
           <w:pPr>
             <w:pStyle w:val="968AF978A2E14CE9972002C4395BE9CA"/>
           </w:pPr>
           <w:r w:rsidRPr="00DB3253">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{39A0118E-8313-4BF5-ABF7-E115142149C3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00134950">
+          <w:r w:rsidRPr="009113DC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00192F4B"/>
+    <w:rsid w:val="000C16CD"/>
+    <w:rsid w:val="00134950"/>
     <w:rsid w:val="00192F4B"/>
+    <w:rsid w:val="00371726"/>
     <w:rsid w:val="004A603A"/>
+    <w:rsid w:val="006D60A2"/>
+    <w:rsid w:val="00820D47"/>
     <w:rsid w:val="009C4470"/>
     <w:rsid w:val="00BB2D84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7019,89 +8055,92 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00192F4B"/>
+    <w:rsid w:val="00134950"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="70A8A8C7DAB247E787B76C3F10208561">
     <w:name w:val="70A8A8C7DAB247E787B76C3F10208561"/>
     <w:rsid w:val="00192F4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5462CFFDAEF4D58A4D46AF6A3B69CF7">
     <w:name w:val="F5462CFFDAEF4D58A4D46AF6A3B69CF7"/>
     <w:rsid w:val="00192F4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F651E333A4E248CC9710FEEE3C1E6F69">
     <w:name w:val="F651E333A4E248CC9710FEEE3C1E6F69"/>
     <w:rsid w:val="00192F4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CC134FB4CDA4B988100A9D139D6D924">
     <w:name w:val="1CC134FB4CDA4B988100A9D139D6D924"/>
     <w:rsid w:val="00192F4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5B07436F21F438190E7142C59045234">
     <w:name w:val="E5B07436F21F438190E7142C59045234"/>
     <w:rsid w:val="00192F4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D55CC6B3EE2540128064DAAD712F9927">
     <w:name w:val="D55CC6B3EE2540128064DAAD712F9927"/>
     <w:rsid w:val="00192F4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E817417A9C864E0A9954602D79E44A08">
     <w:name w:val="E817417A9C864E0A9954602D79E44A08"/>
     <w:rsid w:val="00192F4B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="968AF978A2E14CE9972002C4395BE9CA">
     <w:name w:val="968AF978A2E14CE9972002C4395BE9CA"/>
     <w:rsid w:val="00192F4B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -7360,72 +8399,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1576</Words>
-  <Characters>8987</Characters>
+  <Words>1601</Words>
+  <Characters>9128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
+  <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10542</CharactersWithSpaces>
+  <CharactersWithSpaces>10708</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Undeberg, Paige</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>