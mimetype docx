--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -11,868 +11,1005 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="70C80C22" w14:textId="48313A62" w:rsidR="00C44F4F" w:rsidRPr="00C44F4F" w:rsidRDefault="00C44F4F" w:rsidP="00C44F4F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C44F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PETITION</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C44F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ABUSE OR NEGLECT</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-24"/>
         <w:tblW w:w="9900" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4950"/>
         <w:gridCol w:w="4950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F23105" w14:paraId="050E2BDC" w14:textId="77777777" w:rsidTr="00FA6B4C">
+      <w:tr w:rsidR="00F23105" w14:paraId="050E2BDC" w14:textId="77777777" w:rsidTr="00C44F4F">
         <w:trPr>
           <w:trHeight w:val="900"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04037AAF" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="04037AAF" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-22" w:right="75"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>STATE OF SOUTH DAKOTA:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14863649" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="14863649" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="1515" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>SS:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BDD5686" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7BDD5686" w14:textId="04609C02" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-22" w:right="75"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">COUNTY OF  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-245733787"/>
                 <w:placeholder>
                   <w:docPart w:val="9F79B024262F42FEBC875A108CECE239"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="County Name"/>
+                    <w:tag w:val="CountyName"/>
+                    <w:id w:val="1782762270"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="754D41DF" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="754D41DF" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0" w:right="66"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>IN CIRCUIT COURT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FE4F722" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2FE4F722" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0" w:right="66" w:hanging="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7DE99536" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7DE99536" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00000000" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0" w:right="66"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:alias w:val="SEVENTH"/>
-                <w:tag w:val="FIFTH"/>
+                <w:alias w:val="Judicial Circuit Selection"/>
+                <w:tag w:val="JudicialCircuitSelection"/>
                 <w:id w:val="-2046443230"/>
                 <w:placeholder>
                   <w:docPart w:val="C3C6EF52FF7A418AAD9175BF0E7ED81C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="FIRST" w:value="FIRST"/>
                   <w:listItem w:displayText="SECOND" w:value="SECOND"/>
                   <w:listItem w:displayText="THIRD" w:value="THIRD"/>
                   <w:listItem w:displayText="FOURTH" w:value="FOURTH"/>
                   <w:listItem w:displayText="FIFTH" w:value="FIFTH"/>
                   <w:listItem w:displayText="SIXTH" w:value="SIXTH"/>
                   <w:listItem w:displayText="SEVENTH" w:value="SEVENTH"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00F23105">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F23105">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">  JUDICIAL CIRCUIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F23105" w14:paraId="7F794989" w14:textId="77777777" w:rsidTr="00FA6B4C">
+      <w:tr w:rsidR="00F23105" w14:paraId="7F794989" w14:textId="77777777" w:rsidTr="00C44F4F">
         <w:trPr>
           <w:trHeight w:val="3717"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BB5587D" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0BB5587D" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="1530" w:right="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4710646A" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="4710646A" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>IN THE INTEREST OF,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AE90867" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="5AE90867" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38F445B7" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="004E4F0B" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="38F445B7" w14:textId="3F52096A" w:rsidR="00F23105" w:rsidRPr="004E4F0B" w:rsidRDefault="00000000" w:rsidP="00C44F4F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-15"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-1974287569"/>
                 <w:placeholder>
                   <w:docPart w:val="D8F5FEAC2A624ACD93D908EC395553A2"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00F23105">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="Child First and Last Name"/>
+                    <w:tag w:val="ChildFirstAndLastName"/>
+                    <w:id w:val="407118835"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F23105">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F23105" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(DOB:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
+                <w:alias w:val="Child Date of Birth"/>
+                <w:tag w:val="ChildDateOfBirth"/>
                 <w:id w:val="993068594"/>
                 <w:placeholder>
                   <w:docPart w:val="6F38FE3DBF7A462BBE9460823F3DFF2D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="mM/dd/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00F23105" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="666666"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F23105" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E233F59" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0E233F59" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Child(ren), and concerning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7941DFD8" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7941DFD8" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-15" w:right="75" w:hanging="11"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F35493E" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="004E4F0B" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="6F35493E" w14:textId="47DDB47A" w:rsidR="00F23105" w:rsidRPr="004E4F0B" w:rsidRDefault="00000000" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-15" w:right="75" w:hanging="11"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-186373353"/>
                 <w:placeholder>
                   <w:docPart w:val="D8F5FEAC2A624ACD93D908EC395553A2"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00F23105">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="Respondent Parent One First And Last Name"/>
+                    <w:tag w:val="RespondentParentOneFirstAndLastName"/>
+                    <w:id w:val="1482895379"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F23105">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F23105" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(DOB:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
+                <w:alias w:val="Respondent Parent One Date of Birth"/>
+                <w:tag w:val="RespondentParentOneDateOfBirth"/>
                 <w:id w:val="1818754589"/>
                 <w:placeholder>
                   <w:docPart w:val="6F38FE3DBF7A462BBE9460823F3DFF2D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="mM/dd/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00F23105" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="666666"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F23105" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A47BF64" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="6A47BF64" w14:textId="520DCA90" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0" w:right="75" w:hanging="11"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="543867744"/>
                 <w:placeholder>
                   <w:docPart w:val="D8F5FEAC2A624ACD93D908EC395553A2"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="Respondent Parent Two First And Last Name"/>
+                    <w:tag w:val="RespondentParentTwoFirstAndLastName"/>
+                    <w:id w:val="1037006879"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(DOB:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
+                <w:alias w:val="Respondent Parent Two Date of Birth"/>
+                <w:tag w:val="RespondentParentTwoDateOfBirth"/>
                 <w:id w:val="-1670625694"/>
                 <w:placeholder>
                   <w:docPart w:val="6F38FE3DBF7A462BBE9460823F3DFF2D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="mM/dd/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="666666"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D864082" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="00AE047C" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="5D864082" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="00AE047C" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-15" w:right="75" w:hanging="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Respondent Parents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0265ABA0" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0265ABA0" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1175B7EC" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="1175B7EC" w14:textId="26D16B28" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-14" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="666666"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">File No. </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="1864083247"/>
                 <w:placeholder>
                   <w:docPart w:val="6A249CAA535F499E97F635FA6C7B6655"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="File Number"/>
+                    <w:tag w:val="FileNumber"/>
+                    <w:id w:val="1617174777"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="6C1DA550" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="6C1DA550" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-14" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:b/>
                 <w:color w:val="666666"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="485BD0F8" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="485BD0F8" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-14" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="056C8AF2" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="056C8AF2" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-14" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="301B1904" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="301B1904" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-14" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="PD_AoN"/>
           </w:p>
-          <w:p w14:paraId="1A9B83A6" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="1A9B83A6" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-14" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B75C3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>PETITION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B163EEF" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="5B163EEF" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00C44F4F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-14" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B75C3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ABUSE OR NEGLECT</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2829E47E" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00F23105">
-[...13 lines deleted...]
-    <w:p w14:paraId="2D417435" w14:textId="0915E61F" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
+    <w:p w14:paraId="2D417435" w14:textId="6C6132D6" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The Petition of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="945655213"/>
           <w:placeholder>
             <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00545420">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Petition First and Last Name"/>
+              <w:tag w:val="PetitionFirstAndLastName"/>
+              <w:id w:val="462556749"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>respectfully represents:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4313E3DB" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -914,219 +1051,278 @@
           <w:placeholder>
             <w:docPart w:val="530D747F370B42A1B1273706CFB2828B"/>
           </w:placeholder>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="he" w:value="he"/>
             <w:listItem w:displayText="she" w:value="she"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>she</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a resident of the State of South Dakota.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A5F31D" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
+    <w:p w14:paraId="75A5F31D" w14:textId="1E538B37" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="-720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">That </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-733629529"/>
           <w:placeholder>
             <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00545420">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Minor Child's First and Last Name"/>
+              <w:tag w:val="MinorChildsFirstAndLastName"/>
+              <w:id w:val="153731154"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C532B8">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>is a</w:t>
       </w:r>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">child under eighteen years of age, being of the age of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-777874988"/>
           <w:placeholder>
             <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00545420">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Child's Age in Years"/>
+              <w:tag w:val="ChildsAgeInYears"/>
+              <w:id w:val="557137471"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">years old and who was residing in </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-1500494457"/>
           <w:placeholder>
             <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00545420">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Residence County of Child"/>
+              <w:tag w:val="ResidenceCountyOfChild"/>
+              <w:id w:val="-1174491037"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> County at the commencement of these proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6CA8BA" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="630" w:right="-720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3591D7E4" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="00F650FF" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>That the names and addresses of the parents guardian or custodian of said child are:</w:t>
+        <w:t xml:space="preserve">That the names and addresses of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B75C3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>parents</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B75C3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guardian or custodian of said child are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37140418" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="630" w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1301,105 +1497,123 @@
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Relationship</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F23105" w14:paraId="75275FEF" w14:textId="77777777" w:rsidTr="00FA6B4C">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:id w:val="1665817505"/>
             <w:placeholder>
               <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1980" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="22EC1EDC" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="00082B4F" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
-[...6 lines deleted...]
-                  <w:textAlignment w:val="baseline"/>
+              <w:sdt>
+                <w:sdtPr>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
-                </w:pPr>
-[...7 lines deleted...]
-              </w:p>
+                  <w:alias w:val="Parent One First and Last Name"/>
+                  <w:tag w:val="ParentOneFirstAndLastName"/>
+                  <w:id w:val="250931518"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:p w14:paraId="22EC1EDC" w14:textId="2DF69304" w:rsidR="00F23105" w:rsidRPr="00082B4F" w:rsidRDefault="00665CA2" w:rsidP="00FA6B4C">
+                    <w:pPr>
+                      <w:overflowPunct w:val="0"/>
+                      <w:autoSpaceDE w:val="0"/>
+                      <w:autoSpaceDN w:val="0"/>
+                      <w:adjustRightInd w:val="0"/>
+                      <w:ind w:left="0"/>
+                      <w:textAlignment w:val="baseline"/>
+                      <w:rPr>
+                        <w:bCs/>
+                        <w:color w:val="auto"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5768B2AA" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:color w:val="auto"/>
             </w:rPr>
+            <w:alias w:val="Parent One Date of Birth"/>
+            <w:tag w:val="ParentOneDateOfBirth"/>
             <w:id w:val="931164423"/>
             <w:placeholder>
               <w:docPart w:val="FB13157392B94B8B9C7BBD5BBAB37CF1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="MMMM d, yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1615" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="669B0E4E" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
                 <w:pPr>
                   <w:overflowPunct w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:textAlignment w:val="baseline"/>
@@ -1425,137 +1639,169 @@
           </w:tcPr>
           <w:p w14:paraId="6580AB6A" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:id w:val="-408387425"/>
             <w:placeholder>
               <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="143CDCA0" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
-[...6 lines deleted...]
-                  <w:textAlignment w:val="baseline"/>
+              <w:sdt>
+                <w:sdtPr>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="auto"/>
                   </w:rPr>
-                </w:pPr>
-[...7 lines deleted...]
-              </w:p>
+                  <w:alias w:val="Parent One Address"/>
+                  <w:tag w:val="ParentOneAddress"/>
+                  <w:id w:val="-255135839"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:p w14:paraId="143CDCA0" w14:textId="319BD29D" w:rsidR="00F23105" w:rsidRDefault="00665CA2" w:rsidP="00FA6B4C">
+                    <w:pPr>
+                      <w:overflowPunct w:val="0"/>
+                      <w:autoSpaceDE w:val="0"/>
+                      <w:autoSpaceDN w:val="0"/>
+                      <w:adjustRightInd w:val="0"/>
+                      <w:ind w:left="0"/>
+                      <w:textAlignment w:val="baseline"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="auto"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DE894CD" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:id w:val="1631437563"/>
             <w:placeholder>
               <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2165" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5EA182E4" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
-[...6 lines deleted...]
-                  <w:textAlignment w:val="baseline"/>
+              <w:sdt>
+                <w:sdtPr>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="auto"/>
                   </w:rPr>
-                </w:pPr>
-[...7 lines deleted...]
-              </w:p>
+                  <w:alias w:val="Parent One Relationship"/>
+                  <w:tag w:val="ParentOneRelationship"/>
+                  <w:id w:val="848677756"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:p w14:paraId="5EA182E4" w14:textId="5AF773F1" w:rsidR="00F23105" w:rsidRDefault="00665CA2" w:rsidP="00FA6B4C">
+                    <w:pPr>
+                      <w:overflowPunct w:val="0"/>
+                      <w:autoSpaceDE w:val="0"/>
+                      <w:autoSpaceDN w:val="0"/>
+                      <w:adjustRightInd w:val="0"/>
+                      <w:ind w:left="0"/>
+                      <w:textAlignment w:val="baseline"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="auto"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F23105" w14:paraId="6136CACB" w14:textId="77777777" w:rsidTr="00FA6B4C">
         <w:trPr>
           <w:trHeight w:val="153"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02983E60" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1661,105 +1907,123 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F23105" w14:paraId="563F3674" w14:textId="77777777" w:rsidTr="00FA6B4C">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:id w:val="-892647848"/>
             <w:placeholder>
               <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1980" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="0E0EAF62" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
-[...6 lines deleted...]
-                  <w:textAlignment w:val="baseline"/>
+              <w:sdt>
+                <w:sdtPr>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="auto"/>
                   </w:rPr>
-                </w:pPr>
-[...7 lines deleted...]
-              </w:p>
+                  <w:alias w:val="Parent Two First and Last Name"/>
+                  <w:tag w:val="ParentTwoFirstAndLastName"/>
+                  <w:id w:val="-1675645746"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:p w14:paraId="0E0EAF62" w14:textId="62AB99FD" w:rsidR="00F23105" w:rsidRDefault="00665CA2" w:rsidP="00FA6B4C">
+                    <w:pPr>
+                      <w:overflowPunct w:val="0"/>
+                      <w:autoSpaceDE w:val="0"/>
+                      <w:autoSpaceDN w:val="0"/>
+                      <w:adjustRightInd w:val="0"/>
+                      <w:ind w:left="0"/>
+                      <w:textAlignment w:val="baseline"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="auto"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="646AE9B6" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:color w:val="auto"/>
             </w:rPr>
+            <w:alias w:val="Parent Two Date of Birth"/>
+            <w:tag w:val="ParentTwoDateOfBirth"/>
             <w:id w:val="767505806"/>
             <w:placeholder>
               <w:docPart w:val="FB13157392B94B8B9C7BBD5BBAB37CF1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="MMMM d, yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1615" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7494E446" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
                 <w:pPr>
                   <w:overflowPunct w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:ind w:left="0"/>
                   <w:textAlignment w:val="baseline"/>
@@ -1785,137 +2049,169 @@
           </w:tcPr>
           <w:p w14:paraId="0F06469F" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:id w:val="-1494487609"/>
             <w:placeholder>
               <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2610" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7ECFF888" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
-[...6 lines deleted...]
-                  <w:textAlignment w:val="baseline"/>
+              <w:sdt>
+                <w:sdtPr>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="auto"/>
                   </w:rPr>
-                </w:pPr>
-[...7 lines deleted...]
-              </w:p>
+                  <w:alias w:val="Parent Two Address"/>
+                  <w:tag w:val="ParentTwoAddress"/>
+                  <w:id w:val="-1344469481"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:p w14:paraId="7ECFF888" w14:textId="79C2EC26" w:rsidR="00F23105" w:rsidRDefault="00665CA2" w:rsidP="00FA6B4C">
+                    <w:pPr>
+                      <w:overflowPunct w:val="0"/>
+                      <w:autoSpaceDE w:val="0"/>
+                      <w:autoSpaceDN w:val="0"/>
+                      <w:adjustRightInd w:val="0"/>
+                      <w:ind w:left="0"/>
+                      <w:textAlignment w:val="baseline"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="auto"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B7E7125" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:id w:val="561677682"/>
             <w:placeholder>
               <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2165" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="0CC7561C" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
-[...6 lines deleted...]
-                  <w:textAlignment w:val="baseline"/>
+              <w:sdt>
+                <w:sdtPr>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="auto"/>
                   </w:rPr>
-                </w:pPr>
-[...7 lines deleted...]
-              </w:p>
+                  <w:alias w:val="Parent Two Relationship"/>
+                  <w:tag w:val="ParentTwoRelationship"/>
+                  <w:id w:val="1217312231"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                  <w:text/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:p w14:paraId="0CC7561C" w14:textId="5F52BF8B" w:rsidR="00F23105" w:rsidRDefault="00665CA2" w:rsidP="00FA6B4C">
+                    <w:pPr>
+                      <w:overflowPunct w:val="0"/>
+                      <w:autoSpaceDE w:val="0"/>
+                      <w:autoSpaceDN w:val="0"/>
+                      <w:adjustRightInd w:val="0"/>
+                      <w:ind w:left="0"/>
+                      <w:textAlignment w:val="baseline"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="auto"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5218E884" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209CEAC5" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
@@ -1998,85 +2294,85 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The minor child </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
-          <w:alias w:val="is"/>
-          <w:tag w:val="is"/>
+          <w:alias w:val="Child Is or Is Not Selection"/>
+          <w:tag w:val="ChildIsOrIsNotSelection"/>
           <w:id w:val="42720492"/>
           <w:placeholder>
             <w:docPart w:val="530D747F370B42A1B1273706CFB2828B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="is" w:value="is"/>
             <w:listItem w:displayText="is not" w:value="is not"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00545420">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> an Indian Child as defined by the Indian Child Welfare Act (ICWA) and thus ICWA would </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
-          <w:alias w:val="not apply"/>
-          <w:tag w:val="not apply"/>
+          <w:alias w:val="Indian Child Welfare Act Does or Does Not Apply Selection"/>
+          <w:tag w:val="IndianChildWelfareActDoesOrDoesNotApplySelection"/>
           <w:id w:val="923079344"/>
           <w:placeholder>
             <w:docPart w:val="530D747F370B42A1B1273706CFB2828B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="apply" w:value="apply"/>
             <w:listItem w:displayText="not apply" w:value="not apply"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00545420">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> to these proceedings.  </w:t>
@@ -2156,52 +2452,65 @@
     <w:p w14:paraId="6F47C076" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1350" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>The parent guardian or custodian has abandoned the minor child or subjected the child to mistreatment or abuse. (26-8A-2(1))</w:t>
+        <w:t xml:space="preserve">The parent guardian or custodian </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B75C3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>has abandoned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B75C3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the minor child or subjected the child to mistreatment or abuse. (26-8A-2(1))</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EAF66FB" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1350" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>The child lacks proper parental care through the actions or omissions of the child’s parents, guardian or custodian.  (26-8A-2(2))</w:t>
@@ -2383,52 +2692,60 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D2FB6B4" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1350" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>The child has sustained emotional harm or mental injury as indicated by an injury to the child’s intellectual or psychological capacity evidence by an observable and substantial impairment in the child’s ability to function within the child’s normal range of performance and behavior, with due regard to the child’s culture (26-8A-2(7))</w:t>
-      </w:r>
+        <w:t>The child has sustained emotional harm or mental injury as indicated by an injury to the child’s intellectual or psychological capacity evidence by an observable and substantial impairment in the child’s ability to function within the child’s normal range of performance and behavior, with due regard to the child’s culture (26-8A-2(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B75C3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>7))</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A80CF6F" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1350" w:right="-720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AA2D06F" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -2597,51 +2914,65 @@
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19F458BE" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="00467C19" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">FACTS MUST SUPPORT THE SUBSECTION OF THE STATUTE BEING CITED FOR EACH PARENT.  </w:t>
+        <w:t xml:space="preserve">FACTS MUST SUPPORT THE SUBSECTION OF THE </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B75C3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>STATUTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B75C3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BEING CITED FOR EACH PARENT.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFD28D8" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>FACTS CAN INCLUDE PRIOR CPS INVOLVEMENT, PRIOR REMOVAL AND/OR PRIOR TERMINATIONS.</w:t>
       </w:r>
@@ -2752,58 +3083,52 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="506A01A6" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>The Adoptions and Safe Families Act applies to this case, as the Respondent mother has had parental rights to another child involuntarily terminated by a prior legal proceeding (26-8A-</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>21.1(6)) and has</w:t>
+        <w:t>The Adoptions and Safe Families Act applies to this case, as the Respondent mother has had parental rights to another child involuntarily terminated by a prior legal proceeding (26-8A-21.1(6)) and has</w:t>
       </w:r>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>exposed the child to or demonstrated an inability to protect the child from substantial harm or the risk of substantial harm, and the child or another child has been removed from the parent's custody because the removed child was adjudicated abused and neglected by a court on at least one previous occasion (26-8A-21.1 (8)); the facts of which are contained in Court file A00-000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCE2336" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
@@ -3093,208 +3418,253 @@
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>SS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3436AF" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
+    <w:p w14:paraId="3E3436AF" w14:textId="7E488234" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>COUNTY OF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-1105422681"/>
           <w:placeholder>
             <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00545420">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Signature Section County Name"/>
+              <w:tag w:val="SignatureSectionCountyName"/>
+              <w:id w:val="900249725"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7422AA24" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70E62DB9" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00000000" w:rsidP="00F23105">
+    <w:p w14:paraId="70E62DB9" w14:textId="4E49176D" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00000000" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="782702756"/>
           <w:placeholder>
             <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00F23105" w:rsidRPr="00545420">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="First and Last Name Duly Sworn"/>
+              <w:tag w:val="FirstAndLastNameDulySworn"/>
+              <w:id w:val="615799674"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F23105" w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, being duly sworn says:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4974FBC8" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27EBFEF3" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
+    <w:p w14:paraId="27EBFEF3" w14:textId="16176E3D" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">That </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="1579475009"/>
           <w:placeholder>
             <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00545420">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Petitioner First and Last Name"/>
+              <w:tag w:val="PetitionerFirstAndLastName"/>
+              <w:id w:val="-276409562"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the Petitioner herein and that the contents of the Petition are true to her best knowledge, information and belief.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A07B35" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EA36C4E" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
@@ -3411,198 +3781,215 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="229F05D6" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A42694">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Petitioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="754FD865" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
+    <w:p w14:paraId="132D8671" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00665CA2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="1145" w:firstLine="720"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="132D8671" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00F23105">
-[...13 lines deleted...]
-    <w:p w14:paraId="548B5851" w14:textId="77777777" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00F23105">
+    <w:p w14:paraId="00C80F45" w14:textId="1A814573" w:rsidR="00F23105" w:rsidRDefault="00F23105" w:rsidP="00665CA2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Subscribed and sworn to before me this </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-1703701451"/>
           <w:placeholder>
             <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00545420">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Signature Day Date"/>
+              <w:tag w:val="SignatureDayDate"/>
+              <w:id w:val="1856388870"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> day of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-192608192"/>
           <w:placeholder>
             <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00545420">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Signature Date Month"/>
+              <w:tag w:val="SignautreDateMonth"/>
+              <w:id w:val="1270439556"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001B75C3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, 20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-56633482"/>
           <w:placeholder>
             <w:docPart w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00545420">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Signature Date Year (YY)"/>
+              <w:tag w:val="SignatureDateYear"/>
+              <w:id w:val="-147915460"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00665CA2" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="15FE7680" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E14DB53" w14:textId="35699418" w:rsidR="00F23105" w:rsidRPr="001B75C3" w:rsidRDefault="00F23105" w:rsidP="00F23105">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="3420" w:right="-360" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -3768,185 +4155,192 @@
             <w:r w:rsidRPr="00D130AE">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>My commission</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D130AE">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>expires:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
+            <w:alias w:val="Commission Expiration Date"/>
+            <w:tag w:val="CommissionExpirationDate"/>
             <w:id w:val="-1443071264"/>
             <w:placeholder>
               <w:docPart w:val="6F68BBE0ED8545FFBAD611505D0091FB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2025-07-03T00:00:00Z">
               <w:dateFormat w:val="MMMM d, yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2430" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="197AFD8E" w14:textId="77777777" w:rsidR="00F23105" w:rsidRPr="00D130AE" w:rsidRDefault="00F23105" w:rsidP="00FA6B4C">
                 <w:pPr>
                   <w:ind w:left="10"/>
                   <w:rPr>
                     <w:color w:val="auto"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F6774D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsia="Calibri"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EE83F19" w14:textId="77777777" w:rsidR="00605A75" w:rsidRDefault="00605A75"/>
-    <w:sectPr w:rsidR="00605A75" w:rsidSect="00F23105">
+    <w:p w14:paraId="48666018" w14:textId="77777777" w:rsidR="00665CA2" w:rsidRDefault="00665CA2" w:rsidP="00665CA2">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00665CA2" w:rsidSect="00F23105">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07746F01" w14:textId="77777777" w:rsidR="00355E69" w:rsidRDefault="00355E69" w:rsidP="00E92EDB">
+    <w:p w14:paraId="348537A9" w14:textId="77777777" w:rsidR="00CE67B4" w:rsidRDefault="00CE67B4" w:rsidP="00E92EDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7829E8C0" w14:textId="77777777" w:rsidR="00355E69" w:rsidRDefault="00355E69" w:rsidP="00E92EDB">
+    <w:p w14:paraId="3D858921" w14:textId="77777777" w:rsidR="00CE67B4" w:rsidRDefault="00CE67B4" w:rsidP="00E92EDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="477F8718" w14:textId="77777777" w:rsidR="00E92EDB" w:rsidRDefault="00E92EDB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2072263422"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="523B929B" w14:textId="5CC8F9D6" w:rsidR="00E92EDB" w:rsidRDefault="00E92EDB" w:rsidP="00E92EDB">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:left="-450"/>
         </w:pPr>
         <w:r w:rsidRPr="00E92EDB">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Petition: Abuse or Neglect </w:t>
@@ -3985,116 +4379,116 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00E92EDB">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="65A8338A" w14:textId="77777777" w:rsidR="00E92EDB" w:rsidRDefault="00E92EDB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F9AD830" w14:textId="77777777" w:rsidR="00E92EDB" w:rsidRDefault="00E92EDB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E97986D" w14:textId="77777777" w:rsidR="00355E69" w:rsidRDefault="00355E69" w:rsidP="00E92EDB">
+    <w:p w14:paraId="300FA308" w14:textId="77777777" w:rsidR="00CE67B4" w:rsidRDefault="00CE67B4" w:rsidP="00E92EDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="439C5217" w14:textId="77777777" w:rsidR="00355E69" w:rsidRDefault="00355E69" w:rsidP="00E92EDB">
+    <w:p w14:paraId="654E7A3C" w14:textId="77777777" w:rsidR="00CE67B4" w:rsidRDefault="00CE67B4" w:rsidP="00E92EDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38FD0184" w14:textId="77777777" w:rsidR="00E92EDB" w:rsidRDefault="00E92EDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15D59D58" w14:textId="77777777" w:rsidR="00E92EDB" w:rsidRDefault="00E92EDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EE18F72" w14:textId="77777777" w:rsidR="00E92EDB" w:rsidRDefault="00E92EDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A617A07"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2D0A3168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1) "/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40F7074F"/>
     <w:multiLevelType w:val="singleLevel"/>
@@ -4180,109 +4574,121 @@
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1611276241">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1872523834">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1877232751">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1925605572">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="575894121">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="76"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F23105"/>
+    <w:rsid w:val="000C16CD"/>
+    <w:rsid w:val="00124C4A"/>
     <w:rsid w:val="00355E69"/>
+    <w:rsid w:val="00433C44"/>
+    <w:rsid w:val="005B1620"/>
+    <w:rsid w:val="005C1573"/>
     <w:rsid w:val="00605A75"/>
+    <w:rsid w:val="00665CA2"/>
+    <w:rsid w:val="00796CD0"/>
+    <w:rsid w:val="008E2D39"/>
+    <w:rsid w:val="00AE2402"/>
+    <w:rsid w:val="00C44F4F"/>
+    <w:rsid w:val="00CE67B4"/>
     <w:rsid w:val="00E92EDB"/>
     <w:rsid w:val="00ED31F9"/>
     <w:rsid w:val="00F23105"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="25989F85"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B828F995-BD5E-4B60-88EF-F693F19B22D4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5255,66 +5661,66 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E92EDB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F79B024262F42FEBC875A108CECE239"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BF93DAB6-934B-4502-9E6D-202D224C3FCF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00093734" w:rsidRDefault="00A63275" w:rsidP="00A63275">
           <w:pPr>
             <w:pStyle w:val="9F79B024262F42FEBC875A108CECE239"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -5534,136 +5940,167 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BF292EBD-1E33-40EB-B1B0-74C2B7D5DE7C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00093734" w:rsidRDefault="00A63275" w:rsidP="00A63275">
           <w:pPr>
             <w:pStyle w:val="6F68BBE0ED8545FFBAD611505D0091FB"/>
           </w:pPr>
           <w:r w:rsidRPr="00F6774D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E8E1FB88-D8CD-4CAB-BDCE-465A011C4718}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00712876">
+          <w:r w:rsidRPr="00965DDE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A63275"/>
     <w:rsid w:val="00093734"/>
+    <w:rsid w:val="000C16CD"/>
+    <w:rsid w:val="00712876"/>
+    <w:rsid w:val="00796CD0"/>
     <w:rsid w:val="00921DC8"/>
+    <w:rsid w:val="00990082"/>
     <w:rsid w:val="00A63275"/>
     <w:rsid w:val="00AE71B7"/>
+    <w:rsid w:val="00CF69D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6051,93 +6488,96 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A63275"/>
+    <w:rsid w:val="00712876"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F79B024262F42FEBC875A108CECE239">
     <w:name w:val="9F79B024262F42FEBC875A108CECE239"/>
     <w:rsid w:val="00A63275"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3C6EF52FF7A418AAD9175BF0E7ED81C">
     <w:name w:val="C3C6EF52FF7A418AAD9175BF0E7ED81C"/>
     <w:rsid w:val="00A63275"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8F5FEAC2A624ACD93D908EC395553A2">
     <w:name w:val="D8F5FEAC2A624ACD93D908EC395553A2"/>
     <w:rsid w:val="00A63275"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F38FE3DBF7A462BBE9460823F3DFF2D">
     <w:name w:val="6F38FE3DBF7A462BBE9460823F3DFF2D"/>
     <w:rsid w:val="00A63275"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A249CAA535F499E97F635FA6C7B6655">
     <w:name w:val="6A249CAA535F499E97F635FA6C7B6655"/>
     <w:rsid w:val="00A63275"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D9DA853D7EF4EFCA4B3EF4E33FA4743">
     <w:name w:val="1D9DA853D7EF4EFCA4B3EF4E33FA4743"/>
     <w:rsid w:val="00A63275"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="530D747F370B42A1B1273706CFB2828B">
     <w:name w:val="530D747F370B42A1B1273706CFB2828B"/>
     <w:rsid w:val="00A63275"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB13157392B94B8B9C7BBD5BBAB37CF1">
     <w:name w:val="FB13157392B94B8B9C7BBD5BBAB37CF1"/>
     <w:rsid w:val="00A63275"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F68BBE0ED8545FFBAD611505D0091FB">
     <w:name w:val="6F68BBE0ED8545FFBAD611505D0091FB"/>
     <w:rsid w:val="00A63275"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -6396,57 +6836,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>880</Words>
-  <Characters>5018</Characters>
+  <Words>890</Words>
+  <Characters>5073</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5887</CharactersWithSpaces>
+  <CharactersWithSpaces>5952</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Undeberg, Paige</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>