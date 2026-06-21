--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -11,716 +11,802 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="4E363CC9" w14:textId="515FE793" w:rsidR="00C06CAB" w:rsidRPr="00C06CAB" w:rsidRDefault="00C06CAB" w:rsidP="005220CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06CAB">
+        <w:t>PETITION FOR TEMPORARY CUSTODY</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C06CAB">
+        <w:t>ABUSE OR NEGLECT</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-24"/>
         <w:tblW w:w="9900" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4950"/>
         <w:gridCol w:w="4950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D0916" w14:paraId="7FF9D29D" w14:textId="77777777" w:rsidTr="00FA6B4C">
+      <w:tr w:rsidR="005D0916" w14:paraId="7FF9D29D" w14:textId="77777777" w:rsidTr="00C06CAB">
         <w:trPr>
           <w:trHeight w:val="897"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FE8DEE4" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2FE8DEE4" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4032"/>
                 <w:tab w:val="left" w:pos="4464"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-22" w:right="-106"/>
               <w:rPr>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>STATE OF SOUTH DAKOTA:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13BB9A69" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="13BB9A69" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1515" w:right="-106"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SS:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F1F6FDC" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="1F1F6FDC" w14:textId="7CCCA088" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4032"/>
                 <w:tab w:val="left" w:pos="4464"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-22" w:right="-106"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">COUNTY OF  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-589929503"/>
                 <w:placeholder>
                   <w:docPart w:val="F86DE637781D4C1AA7F6F460268C6C58"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="004101A8">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:alias w:val="County Name"/>
+                    <w:tag w:val="CountyName"/>
+                    <w:id w:val="1170301904"/>
+                    <w:placeholder>
+                      <w:docPart w:val="E4E634215E374E199CBC6986F71053CA"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="005220CE" w:rsidRPr="005008DA">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="141309DD" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="141309DD" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4032"/>
                 <w:tab w:val="left" w:pos="4464"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-100" w:right="66"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>IN CIRCUIT COURT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="396E2CF1" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="396E2CF1" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4032"/>
                 <w:tab w:val="left" w:pos="4464"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-100" w:right="66" w:hanging="720"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52BEE23B" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="52BEE23B" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="00000000" w:rsidP="00C06CAB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="4032"/>
                 <w:tab w:val="left" w:pos="4464"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-100" w:right="66"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:alias w:val="SEVENTH"/>
-                <w:tag w:val="FIFTH"/>
+                <w:alias w:val="Judicial Circuit"/>
+                <w:tag w:val="JudicialCircuit"/>
                 <w:id w:val="-665088338"/>
                 <w:placeholder>
                   <w:docPart w:val="ED77E1B2360D4973A05FF78E78FE9BB6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="FIRST" w:value="FIRST"/>
                   <w:listItem w:displayText="SECOND" w:value="SECOND"/>
                   <w:listItem w:displayText="THIRD" w:value="THIRD"/>
                   <w:listItem w:displayText="FOURTH" w:value="FOURTH"/>
                   <w:listItem w:displayText="FIFTH" w:value="FIFTH"/>
                   <w:listItem w:displayText="SIXTH" w:value="SIXTH"/>
                   <w:listItem w:displayText="SEVENTH" w:value="SEVENTH"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="005D0916" w:rsidRPr="00CA37D1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D0916">
               <w:t xml:space="preserve">  JUDICIAL CIRCUIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D0916" w:rsidRPr="00765500" w14:paraId="57863C58" w14:textId="77777777" w:rsidTr="00FA6B4C">
+      <w:tr w:rsidR="005D0916" w:rsidRPr="00765500" w14:paraId="57863C58" w14:textId="77777777" w:rsidTr="00C06CAB">
         <w:trPr>
           <w:trHeight w:val="3714"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E11C16E" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2E11C16E" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1530" w:right="720" w:hanging="720"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A365E1E" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7A365E1E" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52B67">
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>THE PEOPLE OF THE STATE OF</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A52B67">
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SOUTH DAKOTA IN THE INTEREST OF,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C597D7" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="12C597D7" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="415EDF28" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00AE047C" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="415EDF28" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00AE047C" w:rsidRDefault="00000000" w:rsidP="00C06CAB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
+                <w:alias w:val="Child First and Last Name"/>
+                <w:tag w:val="ChildFirstandLastName"/>
                 <w:id w:val="1678458857"/>
                 <w:placeholder>
                   <w:docPart w:val="1B2A9EC07EC14235847477E7EA32006A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D0916">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D0916" w:rsidRPr="004E4F0B">
               <w:t>(DOB:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:alias w:val="Child Date of Birth"/>
+                <w:tag w:val="ChildDateofBirth"/>
                 <w:id w:val="1872722691"/>
                 <w:placeholder>
                   <w:docPart w:val="307C9879343040039787E91E8FE613C2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="mM/dd/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="005D0916" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D0916" w:rsidRPr="004E4F0B">
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FA3E961" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="6FA3E961" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="720" w:hanging="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52B67">
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Child(ren), and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A52B67">
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>concerning</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="7E3D24FF" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7E3D24FF" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="720" w:hanging="11"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0AC14719" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0AC14719" w14:textId="12870711" w:rsidR="005D0916" w:rsidRDefault="00000000" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="75" w:hanging="11"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1621035850"/>
                 <w:placeholder>
                   <w:docPart w:val="1B2A9EC07EC14235847477E7EA32006A"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="005D0916" w:rsidRPr="00533AC8">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:alias w:val="Respondent One First and Last Name"/>
+                    <w:tag w:val="RespondentOneFirstandLastName"/>
+                    <w:id w:val="439267019"/>
+                    <w:placeholder>
+                      <w:docPart w:val="2ADBA3AFA64042A7B53104DAB12508FF"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="005220CE" w:rsidRPr="005008DA">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D0916">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D0916" w:rsidRPr="004E4F0B">
               <w:t>(DOB:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:alias w:val="Respondent One Date of Birth"/>
+                <w:tag w:val="RespondentOneDateofBirth"/>
                 <w:id w:val="-1331360764"/>
                 <w:placeholder>
                   <w:docPart w:val="307C9879343040039787E91E8FE613C2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="mM/dd/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="005D0916" w:rsidRPr="004E4F0B">
+                <w:r w:rsidR="00FB53F1" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D0916" w:rsidRPr="004E4F0B">
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33D13252" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="33D13252" w14:textId="584F4EFF" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="75" w:hanging="11"/>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1608186158"/>
                 <w:placeholder>
                   <w:docPart w:val="1B2A9EC07EC14235847477E7EA32006A"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00533AC8">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:alias w:val="Respondent Two First and Last Name"/>
+                    <w:tag w:val="RespondentTwoFirstandLastName"/>
+                    <w:id w:val="-625237847"/>
+                    <w:placeholder>
+                      <w:docPart w:val="123D79119AF44B8CB926E7249BD47B39"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="005220CE" w:rsidRPr="005008DA">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004E4F0B">
               <w:t>(DOB:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:alias w:val="Respondent Two Date of Birth"/>
+                <w:tag w:val="RespondentTwoDateofBirth"/>
                 <w:id w:val="1141924763"/>
                 <w:placeholder>
                   <w:docPart w:val="307C9879343040039787E91E8FE613C2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="mM/dd/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="004E4F0B">
+                <w:r w:rsidR="00FB53F1" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="004E4F0B">
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B843C04" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7B843C04" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2001"/>
                 <w:tab w:val="right" w:pos="4014"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="720" w:hanging="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52B67">
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Respondent(s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AFF698E" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="1AFF698E" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="14"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5381290D" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="5381290D" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D10C7F8" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="1D10C7F8" w14:textId="02BA0917" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="666666"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Court File No. </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="666666"/>
+                </w:rPr>
+                <w:alias w:val="Court File Number"/>
+                <w:tag w:val="CourtFileNumber"/>
+                <w:id w:val="475719756"/>
+                <w:placeholder>
+                  <w:docPart w:val="3D3F4C5414F245BD8230B1B44BF98916"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005220CE" w:rsidRPr="005008DA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
                 <w:color w:val="666666"/>
               </w:rPr>
-              <w:t>Click or tap here to enter text.</w:t>
+              <w:t>er text.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D42C51" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="27D42C51" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11B4F43F" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="11B4F43F" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="660AE00A" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="660AE00A" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="166" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A41C097" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00765500" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="4A41C097" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00765500" w:rsidRDefault="005D0916" w:rsidP="00C06CAB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="79" w:right="166" w:hanging="14"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="TCA_AoN"/>
             <w:r w:rsidRPr="00A52B67">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PETITION FOR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -732,391 +818,430 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TEMPORARY CUSTOD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:r w:rsidRPr="00A52B67">
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ABUSE OR NEGLECT</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="345F8A34" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
+    <w:p w14:paraId="345F8A34" w14:textId="6832A575" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-90" w:right="-630" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The State of South Dakota, through </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:alias w:val="Deputy State’s"/>
-          <w:tag w:val="Deputy State’s"/>
+          <w:alias w:val="States Attorney Selection"/>
+          <w:tag w:val="StatesAttorneySelection"/>
           <w:id w:val="1744990258"/>
           <w:placeholder>
             <w:docPart w:val="B50CB9CB5D01433EBCECA7ACF2601440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Deputy State’s" w:value="Deputy State’s"/>
             <w:listItem w:displayText="State’s" w:value="State’s"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00533AC8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Attorney, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1498795893"/>
           <w:placeholder>
             <w:docPart w:val="6A880D0950CD4FE5AD79A48D2E26F8AB"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00533AC8">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Petioner First and Last Name"/>
+              <w:tag w:val="PetionerFirstandLastName"/>
+              <w:id w:val="609093449"/>
+              <w:placeholder>
+                <w:docPart w:val="0EBBE4D9C0F94701831E6F6B19341A38"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="005220CE" w:rsidRPr="005008DA">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, hereby petitions the Court for an Order granting temporary custody of the minor child to the South Dakota Department of Social Services and does hereby advise the parents, guardians, and/or custodians of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5045AD1A" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5045AD1A" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00EB2572" w:rsidRDefault="005D0916" w:rsidP="00EB2572">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2572">
         <w:t>REMOVAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0EB1D6" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
+    <w:p w14:paraId="1C0EB1D6" w14:textId="768926E6" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-90" w:right="-630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The minor child was removed from the home on the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1340841148"/>
           <w:placeholder>
             <w:docPart w:val="6A880D0950CD4FE5AD79A48D2E26F8AB"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00533AC8">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Removal Date Day (DD)"/>
+              <w:tag w:val="RemovalDateDay"/>
+              <w:id w:val="903412510"/>
+              <w:placeholder>
+                <w:docPart w:val="BD38CA479ABB41EAADB65F8D042BAFAD"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="005220CE" w:rsidRPr="005008DA">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ay of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Removal Date Month (MM)"/>
+          <w:tag w:val="RemovalDateMonth"/>
           <w:id w:val="2085030952"/>
           <w:placeholder>
             <w:docPart w:val="45A5CA42D79A4E01A900835FF9FB6533"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2025-09-02T00:00:00Z">
             <w:dateFormat w:val="MMMM"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00533AC8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, 20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Removal Date Year (YY)"/>
+          <w:tag w:val="RemovalDateYear"/>
           <w:id w:val="1564759837"/>
           <w:placeholder>
             <w:docPart w:val="45A5CA42D79A4E01A900835FF9FB6533"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2026-06-01T00:00:00Z">
             <w:dateFormat w:val="yy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00533AC8">
+          <w:r w:rsidR="00FB53F1" w:rsidRPr="00533AC8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, pursuant to SDCL 26-7A-12:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC92E17" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-90" w:right="-630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The child was placed into the temporary custody of the South Dakota Department of Social Services </w:t>
+        <w:t xml:space="preserve">The child was placed into </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t>the temporary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A52B67">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> custody of the South Dakota Department of Social Services </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A52B67">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>for the reason that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FA0FE9" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="007137C6" w:rsidRDefault="00000000" w:rsidP="005D0916">
+    <w:p w14:paraId="12FA0FE9" w14:textId="7627EF9B" w:rsidR="005D0916" w:rsidRPr="007137C6" w:rsidRDefault="00000000" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-90" w:right="-630" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Removal Reason One Checkbox"/>
+          <w:tag w:val="RemovalReasonOneCheckbox"/>
           <w:id w:val="1985972086"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="005D0916">
+          <w:r w:rsidR="007E2266">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>the child was abandoned or seriously endangered in the child’s</w:t>
       </w:r>
       <w:r w:rsidR="005D0916">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -1157,50 +1282,52 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4168A1DD" w14:textId="30DE2047" w:rsidR="005D0916" w:rsidRDefault="00000000" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-90" w:right="-630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Removal Reason Two Checkbox"/>
+          <w:tag w:val="RemovalReasonTwoCheckbox"/>
           <w:id w:val="-857743264"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="005D0916">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -1224,51 +1351,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>removal from their custody or the child’s parents, guardian or custodian were unavailable. Pursuant to SDCL 26-7A-13 the Court Ordered temporary custody of the child during a noticed hearing; or</w:t>
       </w:r>
       <w:r w:rsidR="005D0916">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Pursuant to SDCL 26-7A-13 without a noticed hearing, the Court may immediately issue a written</w:t>
+        <w:t xml:space="preserve">Pursuant to SDCL 26-7A-13 </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>without a noticed hearing, the Court may immediately issue a written</w:t>
       </w:r>
       <w:r w:rsidR="005D0916">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>temporary custody directive on receipt of an Affidavit, or on receipt of sworn testimony, stating good cause to believe:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FF52E1" w14:textId="77777777" w:rsidR="00C940F0" w:rsidRDefault="00C940F0" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1277,201 +1413,187 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E567F53" w14:textId="77777777" w:rsidR="00C940F0" w:rsidRPr="00A52B67" w:rsidRDefault="00C940F0" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-90" w:right="-630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66167F76" w14:textId="3A3CC306" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="005D0916">
+    <w:p w14:paraId="66167F76" w14:textId="46BE0315" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Removal Reason Two Sub One Checkbox"/>
+          <w:tag w:val="RemovalReasonTwoSubOneCheckbox"/>
           <w:id w:val="124122956"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="005D0916">
+          <w:r w:rsidR="007E2266">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005D0916">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The child is abandoned or is seriously endangered by the child’s environment; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0824CC74" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06C437EA" w14:textId="5E601E1F" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="005D0916">
+    <w:p w14:paraId="06C437EA" w14:textId="2DCC673B" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Removal Reason Two Sub Two Checkbox"/>
+          <w:tag w:val="RemovalReasonTwoSubTwoCheckbox"/>
           <w:id w:val="1134446607"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="005D0916">
+          <w:r w:rsidR="007E2266">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005D0916">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">There exists an imminent danger to the child’s life or safety and </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">There exists an imminent danger to the child’s life or safety and immediate </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A1C135" w14:textId="2F00C83B" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
@@ -1504,112 +1626,104 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">necessary for the protection of the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>necessary for the protection of the child</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="487DE6BE" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2109F4B8" w14:textId="1DB24CCC" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="005D0916">
+    <w:p w14:paraId="2109F4B8" w14:textId="7B535436" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Removal Reason Two Sub Three Checkbox"/>
+          <w:tag w:val="RemovalReasonTwoSubThreeCheckbox"/>
           <w:id w:val="665677643"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="005D0916">
+          <w:r w:rsidR="007E2266">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005D0916">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>If the Indian Child Welfare Act applies, removal of the child from the</w:t>
@@ -1670,604 +1784,532 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>imminent physical damage or harm to the minor child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5FE06B" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
-[...39 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4E5FE06B" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005220CE"/>
+    <w:p w14:paraId="4F314DA6" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00EB2572">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52B67">
         <w:t>INCORPORATED DOCUMENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="317CBEE9" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19B4AFD0" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-270" w:right="-630" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The following documents are incorporated by reference and copies of said documents are attached to the Petition for Temporary Custody:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C976C2" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
+    <w:p w14:paraId="43C976C2" w14:textId="155D456C" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Incorporated Documents, Notice of Temporary Custody"/>
+          <w:tag w:val="NoticeOfTemporaryCustody"/>
           <w:id w:val="-1924951983"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="007E2266">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> Notice of Temporary Custody</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DDD329" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
+    <w:p w14:paraId="22DDD329" w14:textId="2A9BE002" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Incorporated Documents, Petition for Abuse or Neglect"/>
+          <w:tag w:val="PetitionForAbuseOrNeglect"/>
           <w:id w:val="-1249417559"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="007E2266">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Petition for Abuse or Neglect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FA87D7" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
+    <w:p w14:paraId="32FA87D7" w14:textId="7C9D0EA7" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Incorporated Documents, Summons for Abuse or Neglect Advisory Hearing"/>
+          <w:tag w:val="SummonsForAbuseOrNeglectAdvisoryHearing"/>
           <w:id w:val="424076180"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="007E2266">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> Summons for Abuse or Neglect Advisory Hearing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503A0292" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="005D0916">
+    <w:p w14:paraId="503A0292" w14:textId="2F52543B" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Incorporated Documents, Email Correspondence"/>
+          <w:tag w:val="EmailCorrespondence"/>
           <w:id w:val="629984052"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="005D0916">
+          <w:r w:rsidR="007E2266">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> Email correspondence as to the facts that led to the child’s </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="5C816F1B" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="005D0916">
+        <w:t xml:space="preserve"> Email correspondence as to the facts that led to the child’s removal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C816F1B" w14:textId="1880E09D" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Incorporated Documents, Court Order Authorizing Placement"/>
+          <w:tag w:val="CourtOrderAuthorizingPlacement"/>
           <w:id w:val="-1654362539"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="005D0916">
+          <w:r w:rsidR="007E2266">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> Court Order authorizing placement </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C90575E" w14:textId="4C0E4FFB" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-270" w:right="-450" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>If the Indian Child Welfare Act (ICWA) applies to these proceedings the following documents are also incorporated by reference and copies of said documents are attached to the Petition for Temporary Custody:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787494F3" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="005D0916">
+    <w:p w14:paraId="787494F3" w14:textId="1AE6CFC9" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
+          <w:alias w:val="Indian Child Welfare Act Affidavit"/>
+          <w:tag w:val="IndianChildWelfareActAffidavit"/>
           <w:id w:val="1968781266"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="007E2266">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ICWA Affidavit (prepared by DSS worker)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B832C62" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="0054409E" w:rsidRDefault="005D0916" w:rsidP="005D0916">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2B832C62" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="0054409E" w:rsidRDefault="005D0916" w:rsidP="00EB2572">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52B67">
         <w:t>PURPOSE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624A7A0D" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-270" w:right="-450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The purpose of the Petition for Temporary Custody is to seek continued temporary custody of the child with the Department of Social Services. At the Temporary Custody Hearing the Court shall consider the evidence of the need for continued temporary custody of the child in keeping with the best interests of the child.  If the Indian Child Welfare Act applies, the Court shall consider the evidence of whether emergency removal is no longer necessary to prevent imminent physical damage or harm to the child and the State </w:t>
+        <w:t xml:space="preserve">The purpose of the Petition for Temporary Custody is to seek continued temporary custody of the child with the Department of Social Services. At the Temporary Custody Hearing the Court shall consider the evidence of the need for continued temporary custody of the child in keeping with the best interests of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>has the burden to prove by a preponderance of the evidence that continued removal of the child is necessary to prevent imminent physical damage or harm to the child.</w:t>
-[...26 lines deleted...]
-        </w:rPr>
+        <w:t>child.  If the Indian Child Welfare Act applies, the Court shall consider the evidence of whether emergency removal is no longer necessary to prevent imminent physical damage or harm to the child and the State has the burden to prove by a preponderance of the evidence that continued removal of the child is necessary to prevent imminent physical damage or harm to the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E392561" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00EB2572">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52B67">
         <w:t>POSSIBLE IMMEDIATE CONSEQUENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="515BE037" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -2441,60 +2483,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="091C967C" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00C940F0">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">If the Indian Child Welfare Act applies, pursuant to 25 USC 1922 any emergency removal or placement of an Indian Child under State law must terminate immediately when the removal or placement is no longer necessary to prevent imminent physical damage or harm to the child. The State Court must (1) make a finding on the record that the emergency removal or placement is necessary to prevent imminent physical damage or harm to the child; (2) promptly hold a hearing on whether the emergency removal or placement continue to be necessary whenever new information indicates that the emergency situation has ended; and (3) at any court hearing during the emergency proceeding, determine whether the emergency removal or placement is no longer necessary to prevent imminent physical damage or harm to the child; and (4) immediately terminate (or ensure that the agency immediately terminates) the emergency proceeding once the court or agency </w:t>
+        <w:t xml:space="preserve">If the Indian Child Welfare Act applies, pursuant to 25 USC 1922 any emergency removal or placement of an Indian Child under State law must terminate immediately when the removal or placement is no longer necessary to prevent imminent physical damage or harm to the child. The State Court must (1) make a finding on the record that the emergency removal or placement is necessary to prevent imminent physical damage or harm to the child; (2) promptly hold a hearing on whether the emergency removal or placement continue to be necessary whenever new information indicates that the emergency situation has ended; and (3) at any court hearing during the emergency proceeding, determine whether the emergency removal or placement is no </w:t>
       </w:r>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>possesses sufficient evidence to determine that the emergency removal or placement is no longer necessary to prevent imminent physical damage or harm to the child.</w:t>
+        <w:t>longer necessary to prevent imminent physical damage or harm to the child; and (4) immediately terminate (or ensure that the agency immediately terminates) the emergency proceeding once the court or agency possesses sufficient evidence to determine that the emergency removal or placement is no longer necessary to prevent imminent physical damage or harm to the child.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C5C075" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00C940F0">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
@@ -2505,62 +2547,70 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Initiation of a child custody proceeding subject to the provisions of </w:t>
+        <w:t xml:space="preserve">Initiation of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ICWA;</w:t>
+        <w:t>a child</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A52B67">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> custody proceeding subject to the provisions of ICWA;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3460D8F1" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
@@ -2598,51 +2648,87 @@
         <w:t>Restoring the child to the parent or Indian Custodian.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07872736" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00C940F0">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-720" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the child is in the temporary custody of the Department of Social Services and has not been adjudicated to be an abused or neglected </w:t>
+        <w:t xml:space="preserve">If the child is in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A52B67">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the temporary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A52B67">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> custody of the Department of Social Services and has not been adjudicated to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A52B67">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A52B67">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an abused or neglected </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>child</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Court shall review the child’s temporary custody placement at least once every 60 days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F7FBA3" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00C940F0">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -2671,75 +2757,55 @@
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in order for</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the relative to be considered for placement.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527D95D0" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="527D95D0" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00EB2572">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52B67">
         <w:t>POSSIBLE ULTIMATE CONSEQUENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E935EA" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -2777,78 +2843,60 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Court may place the child in the custody of one or </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> parents, a guardian, a relative of the child, or another suitable person, or a party or agency (with, or without, protective supervision) or the Department of Social Services subject to the conditions and the length of time that the Court deems necessary or appropriate.  If the Court returns custody to the parent, guardian, or custodian, such return of custody may be with supervision during which the court may require the parent, guardian, custodian, and any other adult residing in the home, to cooperate with home visits by the Department and may require the parent, guardian, custodian, and any other adult residing in the home to submit, at the request of the Department to tests for alcohol, marijuana, or any controlled drug or substance. If the adjudication of abuse or neglect was related to the use of alcohol, marijuana, or any controlled drug or substance, the parent, guardian, or custodian, and any other adult residing in the home, may be required, in those areas where such testing is available, to submit to regular tests for alcohol, marijuana, or any controlled drug or substance.  If a positive test for alcohol, marijuana, or any controlled drug or substance </w:t>
+        <w:t xml:space="preserve">The Court may place the child in the custody of one or both of the child’s parents, a guardian, a relative of the child, or another suitable person, or a party or agency (with, or without, protective supervision) or the Department of Social Services subject to the conditions and the length of time that the Court deems necessary or appropriate.  If the Court returns custody to the parent, guardian, or custodian, such return of custody may be with supervision during which the court may require the parent, guardian, custodian, and any other adult residing in the home, to cooperate with home visits by the Department and may require the parent, guardian, custodian, and any other adult residing in the home to submit, at the request of the Department to tests for alcohol, marijuana, or any controlled drug or substance. If the adjudication of abuse or neglect </w:t>
       </w:r>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>is obtained, or the person fails to submit to the test as required, the Department may immediately remove the child from the physical custody of the parent, guardian, custodian, or any other adult residing in the home whose test was positive or who failed to submit to the test, without prior Court order subject to a review hearing, which may be held telephonically, within 48-hours excluding weekends and court holidays.</w:t>
+        <w:t>was related to the use of alcohol, marijuana, or any controlled drug or substance, the parent, guardian, or custodian, and any other adult residing in the home, may be required, in those areas where such testing is available, to submit to regular tests for alcohol, marijuana, or any controlled drug or substance.  If a positive test for alcohol, marijuana, or any controlled drug or substance is obtained, or the person fails to submit to the test as required, the Department may immediately remove the child from the physical custody of the parent, guardian, custodian, or any other adult residing in the home whose test was positive or who failed to submit to the test, without prior Court order subject to a review hearing, which may be held telephonically, within 48-hours excluding weekends and court holidays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34554D96" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="478E3F2B" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00C940F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -3003,243 +3051,167 @@
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Court can continue foster care placement of the child for a specified </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and order that the child receive independent living services.</w:t>
+        <w:t xml:space="preserve"> and order that the child </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A52B67">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>receive</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A52B67">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> independent living services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6715E9" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30C07718" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="30C07718" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00EB2572">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52B67">
         <w:t>COURT APPOINTED ATTORNEY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A5997A" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05FDBB49" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00C940F0">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-540" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to SDCL 26-8A-18 the Court shall appoint an attorney to represent any child alleged to be abused or neglected in any judicial proceeding.  The attorney for the child shall represent the child’s best interests and may not be an attorney for any other party involved in the proceedings. The Court may designate other persons, including a guardian ad litem or special advocate, who may or may not be attorneys licensed to practice law, to assist the attorney of the child in the performance of the attorney’s duties. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72068A73" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00C940F0">
+    <w:p w14:paraId="715AB26A" w14:textId="00EEE1C8" w:rsidR="00C940F0" w:rsidRPr="005220CE" w:rsidRDefault="005D0916" w:rsidP="005220CE">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-540" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>If a parent, guardian or custodian is indigent and cannot afford an attorney, the Court will appoint counsel to represent the parent, guardian or custodian and counsel may request the 48 Hour Hearing be continued; and the Court will grant a continuance, not to exceed 24 hours, to enable the attorney to become familiar with the facts of the case and to meet and confer with the parent, guardian, or custodian and to permit the parent, custodian and Tribe and counsel to prepare for the Hearing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57569B8A" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="00C940F0">
-[...77 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3099E1B0" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00EB2572">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52B67">
         <w:lastRenderedPageBreak/>
         <w:t>INDIAN CHILD WELFARE ACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A73EDA3" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00C940F0">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-540" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
@@ -3300,156 +3272,144 @@
     <w:p w14:paraId="1AE34CD4" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">To contest the allegations in the Petition for Temporary </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>To contest the allegations in the Petition for Temporary Custody;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1D071505" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">To require the State to present evidence in support of the Petition for Temporary </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>To require the State to present evidence in support of the Petition for Temporary Custody;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="33BE168B" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E738F0A" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00C940F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">To cross-examine the State’s witnesses and the preparers of any documents presented to the Court; including the DSS Child Protection Services Staff member who signed the ICWA Affidavit as well as all other witnesses whose statements form the factual basis for any document submitted to the Court for consideration during the 48-Hour </w:t>
+        <w:t xml:space="preserve">To cross-examine the State’s witnesses and the preparers of any documents presented to the Court; including the DSS Child Protection Services </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Hearing;</w:t>
+        <w:t>Staff member</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A52B67">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who signed the ICWA Affidavit as well as all other witnesses whose statements form the factual basis for any document submitted to the Court for consideration during the 48-Hour Hearing;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5243437B" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="005D0916">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79809F25" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00C940F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
@@ -3638,174 +3598,186 @@
     <w:p w14:paraId="0F626ADE" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="009A31E2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-540" w:right="-720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>WHEREFORE, the State of South Dakota prays that the Court enter an Order granting temporary custody of the above-named child to the South Dakota Department of Social Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAA77A7" w14:textId="77777777" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="009A31E2">
+    <w:p w14:paraId="4DAA77A7" w14:textId="154EEFDF" w:rsidR="005D0916" w:rsidRDefault="005D0916" w:rsidP="009A31E2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-540" w:right="-720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">Dated this </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1508435367"/>
           <w:placeholder>
             <w:docPart w:val="6A880D0950CD4FE5AD79A48D2E26F8AB"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00533AC8">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Document Date Day (DD)"/>
+              <w:tag w:val="DocumentDateDay"/>
+              <w:id w:val="1982034705"/>
+              <w:placeholder>
+                <w:docPart w:val="9264B1DBFBEC4CF2965E3AD1CA0EE16B"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="005220CE" w:rsidRPr="005008DA">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00A52B67">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> day of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="20"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:alias w:val="Document Date Month (MM)"/>
+          <w:tag w:val="DocumentDateMonth"/>
+          <w:id w:val="1333563569"/>
+          <w:placeholder>
+            <w:docPart w:val="9F06AA6D7A13403BB78AC15949126AD7"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00FB53F1" w:rsidRPr="005008DA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> day of</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>, 20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:id w:val="-1827670353"/>
+          <w:alias w:val="Document Date Year (YY)"/>
+          <w:tag w:val="DocumentDateYear"/>
+          <w:id w:val="-2047132505"/>
           <w:placeholder>
-            <w:docPart w:val="45A5CA42D79A4E01A900835FF9FB6533"/>
+            <w:docPart w:val="68C5F0E2C242430194E4278F36ABCE02"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:date w:fullDate="2025-07-02T00:00:00Z">
-[...4 lines deleted...]
-          </w:date>
+          <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00533AC8">
+          <w:r w:rsidR="00FB53F1" w:rsidRPr="005008DA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap to enter a date.</w:t>
-[...35 lines deleted...]
-            <w:t>Click or tap to enter a date.</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52B67">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72AEF8A7" w14:textId="77777777" w:rsidR="009A31E2" w:rsidRPr="00A52B67" w:rsidRDefault="009A31E2" w:rsidP="009A31E2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-540" w:right="-720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
@@ -3843,246 +3815,263 @@
           </w:tcPr>
           <w:p w14:paraId="1FBD1391" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="005D0916" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0916" w:rsidRPr="00A52B67" w14:paraId="18E91FA6" w14:textId="77777777" w:rsidTr="00FA6B4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45744789" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="45744789" w14:textId="052F41A5" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="10"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:kern w:val="0"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="State's"/>
-                <w:tag w:val="State's"/>
+                <w:tag w:val="States"/>
                 <w:id w:val="944971255"/>
                 <w:placeholder>
                   <w:docPart w:val="B50CB9CB5D01433EBCECA7ACF2601440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Deputy State's" w:value="Deputy State's"/>
                   <w:listItem w:displayText="State's" w:value="State's"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="005D0916" w:rsidRPr="00533AC8">
+                <w:r w:rsidR="00FB53F1" w:rsidRPr="00533AC8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Attorney</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0916" w:rsidRPr="00A52B67" w14:paraId="59A63046" w14:textId="77777777" w:rsidTr="00FA6B4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="426FE4B8" w14:textId="77777777" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="426FE4B8" w14:textId="193CBBCA" w:rsidR="005D0916" w:rsidRPr="00A52B67" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="10"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:kern w:val="0"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1284803665"/>
                 <w:placeholder>
                   <w:docPart w:val="6A880D0950CD4FE5AD79A48D2E26F8AB"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="005D0916" w:rsidRPr="00533AC8">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:kern w:val="0"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:alias w:val="Signature County"/>
+                    <w:tag w:val="SignatureCounty"/>
+                    <w:id w:val="1397397034"/>
+                    <w:placeholder>
+                      <w:docPart w:val="CE04A30EE2864EABA469F02E60899585"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="005220CE" w:rsidRPr="005008DA">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D0916">
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D0916" w:rsidRPr="00A52B67">
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>County, South Dakota</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="746290E5" w14:textId="77777777" w:rsidR="00605A75" w:rsidRDefault="00605A75"/>
     <w:sectPr w:rsidR="00605A75" w:rsidSect="00C940F0">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="990" w:right="1440" w:bottom="1260" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="582171CB" w14:textId="77777777" w:rsidR="005F700E" w:rsidRDefault="005F700E" w:rsidP="00946FB5">
+    <w:p w14:paraId="3EB90537" w14:textId="77777777" w:rsidR="00411A3D" w:rsidRDefault="00411A3D" w:rsidP="00946FB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18213228" w14:textId="77777777" w:rsidR="005F700E" w:rsidRDefault="005F700E" w:rsidP="00946FB5">
+    <w:p w14:paraId="266F0F60" w14:textId="77777777" w:rsidR="00411A3D" w:rsidRDefault="00411A3D" w:rsidP="00946FB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75A46231" w14:textId="77777777" w:rsidR="00946FB5" w:rsidRDefault="00946FB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-59555148"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="025BE874" w14:textId="4B8437F9" w:rsidR="00946FB5" w:rsidRPr="00946FB5" w:rsidRDefault="00946FB5" w:rsidP="00946FB5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:left="-540"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -4144,116 +4133,116 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00946FB5">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4B2EAD40" w14:textId="77777777" w:rsidR="00946FB5" w:rsidRDefault="00946FB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="486A62D3" w14:textId="77777777" w:rsidR="00946FB5" w:rsidRDefault="00946FB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="262594F7" w14:textId="77777777" w:rsidR="005F700E" w:rsidRDefault="005F700E" w:rsidP="00946FB5">
+    <w:p w14:paraId="397A8746" w14:textId="77777777" w:rsidR="00411A3D" w:rsidRDefault="00411A3D" w:rsidP="00946FB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B69AE0B" w14:textId="77777777" w:rsidR="005F700E" w:rsidRDefault="005F700E" w:rsidP="00946FB5">
+    <w:p w14:paraId="38D0C8F2" w14:textId="77777777" w:rsidR="00411A3D" w:rsidRDefault="00411A3D" w:rsidP="00946FB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29B0F4D7" w14:textId="77777777" w:rsidR="00946FB5" w:rsidRDefault="00946FB5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14FF0F8C" w14:textId="77777777" w:rsidR="00946FB5" w:rsidRDefault="00946FB5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58113DE1" w14:textId="77777777" w:rsidR="00946FB5" w:rsidRDefault="00946FB5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10BA623A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81C036A2"/>
     <w:lvl w:ilvl="0" w:tplc="262A9108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4582,112 +4571,128 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1428191894">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2143301710">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="660701104">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="217013405">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="76"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D0916"/>
+    <w:rsid w:val="000C16CD"/>
+    <w:rsid w:val="00157407"/>
+    <w:rsid w:val="002240F3"/>
+    <w:rsid w:val="00403231"/>
+    <w:rsid w:val="00411A3D"/>
+    <w:rsid w:val="005220CE"/>
+    <w:rsid w:val="00582E03"/>
     <w:rsid w:val="005D0916"/>
     <w:rsid w:val="005F700E"/>
     <w:rsid w:val="00605A75"/>
+    <w:rsid w:val="007B7A42"/>
+    <w:rsid w:val="007E2266"/>
+    <w:rsid w:val="00861634"/>
     <w:rsid w:val="00946FB5"/>
     <w:rsid w:val="009A31E2"/>
+    <w:rsid w:val="00C06CAB"/>
     <w:rsid w:val="00C940F0"/>
+    <w:rsid w:val="00E15875"/>
+    <w:rsid w:val="00E918A4"/>
+    <w:rsid w:val="00EB2572"/>
     <w:rsid w:val="00ED31F9"/>
+    <w:rsid w:val="00F657F8"/>
+    <w:rsid w:val="00FB53F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3EC5B15D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{93BA4181-8EA6-4717-A128-1BA8FA0ED7F8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5061,85 +5066,86 @@
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005D0916"/>
     <w:pPr>
       <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
       <w:ind w:left="425" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="005D0916"/>
+    <w:rsid w:val="005220CE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005D0916"/>
+    <w:rsid w:val="00EB2572"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005D0916"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
@@ -5285,70 +5291,71 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="005D0916"/>
+    <w:rsid w:val="005220CE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005D0916"/>
+    <w:rsid w:val="00EB2572"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005D0916"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005D0916"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -5660,203 +5667,205 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00946FB5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F86DE637781D4C1AA7F6F460268C6C58"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BB55E1FA-31E9-43DB-9D2A-6B0FCC4DD4CE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008A13FB" w:rsidRDefault="00AE4C25" w:rsidP="00AE4C25">
           <w:pPr>
             <w:pStyle w:val="F86DE637781D4C1AA7F6F460268C6C58"/>
           </w:pPr>
           <w:r w:rsidRPr="004101A8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ED77E1B2360D4973A05FF78E78FE9BB6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{611D70C5-9649-46BD-920D-5D484BE4D427}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A13FB" w:rsidRDefault="00AE4C25" w:rsidP="00AE4C25">
+        <w:p w:rsidR="008A13FB" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
           <w:pPr>
-            <w:pStyle w:val="ED77E1B2360D4973A05FF78E78FE9BB6"/>
+            <w:pStyle w:val="ED77E1B2360D4973A05FF78E78FE9BB62"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA37D1">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1B2A9EC07EC14235847477E7EA32006A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B42733A9-527D-43EF-B544-0AE3C26E9AFF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A13FB" w:rsidRDefault="00AE4C25" w:rsidP="00AE4C25">
+        <w:p w:rsidR="008A13FB" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
           <w:pPr>
-            <w:pStyle w:val="1B2A9EC07EC14235847477E7EA32006A"/>
+            <w:pStyle w:val="1B2A9EC07EC14235847477E7EA32006A2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00533AC8">
+          <w:r w:rsidRPr="00A52B67">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="307C9879343040039787E91E8FE613C2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{47552C0C-8FBC-4D12-8F0A-423FAF29816A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A13FB" w:rsidRDefault="00AE4C25" w:rsidP="00AE4C25">
+        <w:p w:rsidR="008A13FB" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
           <w:pPr>
-            <w:pStyle w:val="307C9879343040039787E91E8FE613C2"/>
+            <w:pStyle w:val="307C9879343040039787E91E8FE613C22"/>
           </w:pPr>
-          <w:r w:rsidRPr="00533AC8">
+          <w:r w:rsidRPr="004E4F0B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B50CB9CB5D01433EBCECA7ACF2601440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F5573EFE-B862-45BB-8355-4581B115D81F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A13FB" w:rsidRDefault="00AE4C25" w:rsidP="00AE4C25">
+        <w:p w:rsidR="008A13FB" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
           <w:pPr>
-            <w:pStyle w:val="B50CB9CB5D01433EBCECA7ACF2601440"/>
+            <w:pStyle w:val="B50CB9CB5D01433EBCECA7ACF26014402"/>
           </w:pPr>
           <w:r w:rsidRPr="00533AC8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6A880D0950CD4FE5AD79A48D2E26F8AB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B9E08F57-28B7-40AF-B2FC-8FEEE2F39B49}"/>
       </w:docPartPr>
@@ -5868,143 +5877,441 @@
           <w:r w:rsidRPr="00533AC8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="45A5CA42D79A4E01A900835FF9FB6533"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5CBB6CDF-5863-4373-9A74-8767B3BAE7CA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A13FB" w:rsidRDefault="00AE4C25" w:rsidP="00AE4C25">
+        <w:p w:rsidR="008A13FB" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
           <w:pPr>
-            <w:pStyle w:val="45A5CA42D79A4E01A900835FF9FB6533"/>
+            <w:pStyle w:val="45A5CA42D79A4E01A900835FF9FB65332"/>
           </w:pPr>
           <w:r w:rsidRPr="00533AC8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E4E634215E374E199CBC6986F71053CA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5C455C1C-B742-4918-B973-241CE73367FE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00894D01" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
+          <w:pPr>
+            <w:pStyle w:val="E4E634215E374E199CBC6986F71053CA1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005008DA">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2ADBA3AFA64042A7B53104DAB12508FF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{11088EBE-1E75-472A-8F70-87455E5BEA89}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00894D01" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
+          <w:pPr>
+            <w:pStyle w:val="2ADBA3AFA64042A7B53104DAB12508FF1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005008DA">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="123D79119AF44B8CB926E7249BD47B39"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0429548D-A610-4BF2-9005-7DD9683C2B16}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00894D01" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
+          <w:pPr>
+            <w:pStyle w:val="123D79119AF44B8CB926E7249BD47B391"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005008DA">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3D3F4C5414F245BD8230B1B44BF98916"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A210FEFB-61D7-4D63-BA8B-4ECBF0209D01}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00894D01" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
+          <w:pPr>
+            <w:pStyle w:val="3D3F4C5414F245BD8230B1B44BF989161"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005008DA">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0EBBE4D9C0F94701831E6F6B19341A38"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2B781B33-2DA1-45E5-8F81-874806636B15}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00894D01" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
+          <w:pPr>
+            <w:pStyle w:val="0EBBE4D9C0F94701831E6F6B19341A381"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005008DA">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BD38CA479ABB41EAADB65F8D042BAFAD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B27B9E2B-18C9-4BC3-B574-4A768AB599E9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00894D01" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
+          <w:pPr>
+            <w:pStyle w:val="BD38CA479ABB41EAADB65F8D042BAFAD1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005008DA">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9264B1DBFBEC4CF2965E3AD1CA0EE16B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{875408AC-CC9A-4A5E-82B6-1C74562B8E67}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00894D01" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
+          <w:pPr>
+            <w:pStyle w:val="9264B1DBFBEC4CF2965E3AD1CA0EE16B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005008DA">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CE04A30EE2864EABA469F02E60899585"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{72282F61-B222-4CEB-B1D5-FDBF5310464F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00894D01" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
+          <w:pPr>
+            <w:pStyle w:val="CE04A30EE2864EABA469F02E608995851"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005008DA">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9F06AA6D7A13403BB78AC15949126AD7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{786C363A-BB9E-4B28-9881-85FA771800D9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00894D01" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
+          <w:pPr>
+            <w:pStyle w:val="9F06AA6D7A13403BB78AC15949126AD7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005008DA">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="68C5F0E2C242430194E4278F36ABCE02"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1AD69BE2-B23C-4DBE-B81D-8F867AAA5013}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00894D01" w:rsidRDefault="00B527AB" w:rsidP="00B527AB">
+          <w:pPr>
+            <w:pStyle w:val="68C5F0E2C242430194E4278F36ABCE02"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005008DA">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE4C25"/>
     <w:rsid w:val="000506D3"/>
+    <w:rsid w:val="000C16CD"/>
+    <w:rsid w:val="00214B8D"/>
+    <w:rsid w:val="003B07AE"/>
+    <w:rsid w:val="00494EAE"/>
+    <w:rsid w:val="006C4D9C"/>
+    <w:rsid w:val="00894D01"/>
     <w:rsid w:val="008A13FB"/>
     <w:rsid w:val="00A40F46"/>
     <w:rsid w:val="00AE4C25"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:rsid w:val="00E15875"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6392,85 +6699,248 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AE4C25"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F86DE637781D4C1AA7F6F460268C6C58">
     <w:name w:val="F86DE637781D4C1AA7F6F460268C6C58"/>
-    <w:rsid w:val="00AE4C25"/>
-[...14 lines deleted...]
-    <w:name w:val="B50CB9CB5D01433EBCECA7ACF2601440"/>
     <w:rsid w:val="00AE4C25"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A880D0950CD4FE5AD79A48D2E26F8AB">
     <w:name w:val="6A880D0950CD4FE5AD79A48D2E26F8AB"/>
     <w:rsid w:val="00AE4C25"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45A5CA42D79A4E01A900835FF9FB6533">
-[...1 lines deleted...]
-    <w:rsid w:val="00AE4C25"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4E634215E374E199CBC6986F71053CA1">
+    <w:name w:val="E4E634215E374E199CBC6986F71053CA1"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED77E1B2360D4973A05FF78E78FE9BB62">
+    <w:name w:val="ED77E1B2360D4973A05FF78E78FE9BB62"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B2A9EC07EC14235847477E7EA32006A2">
+    <w:name w:val="1B2A9EC07EC14235847477E7EA32006A2"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="307C9879343040039787E91E8FE613C22">
+    <w:name w:val="307C9879343040039787E91E8FE613C22"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2ADBA3AFA64042A7B53104DAB12508FF1">
+    <w:name w:val="2ADBA3AFA64042A7B53104DAB12508FF1"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="123D79119AF44B8CB926E7249BD47B391">
+    <w:name w:val="123D79119AF44B8CB926E7249BD47B391"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D3F4C5414F245BD8230B1B44BF989161">
+    <w:name w:val="3D3F4C5414F245BD8230B1B44BF989161"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B50CB9CB5D01433EBCECA7ACF26014402">
+    <w:name w:val="B50CB9CB5D01433EBCECA7ACF26014402"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EBBE4D9C0F94701831E6F6B19341A381">
+    <w:name w:val="0EBBE4D9C0F94701831E6F6B19341A381"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD38CA479ABB41EAADB65F8D042BAFAD1">
+    <w:name w:val="BD38CA479ABB41EAADB65F8D042BAFAD1"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45A5CA42D79A4E01A900835FF9FB65332">
+    <w:name w:val="45A5CA42D79A4E01A900835FF9FB65332"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9264B1DBFBEC4CF2965E3AD1CA0EE16B1">
+    <w:name w:val="9264B1DBFBEC4CF2965E3AD1CA0EE16B1"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F06AA6D7A13403BB78AC15949126AD7">
+    <w:name w:val="9F06AA6D7A13403BB78AC15949126AD7"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68C5F0E2C242430194E4278F36ABCE02">
+    <w:name w:val="68C5F0E2C242430194E4278F36ABCE02"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE04A30EE2864EABA469F02E608995851">
+    <w:name w:val="CE04A30EE2864EABA469F02E608995851"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -6729,72 +7199,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2053</Words>
-  <Characters>11705</Characters>
+  <Words>2064</Words>
+  <Characters>11769</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
+  <Lines>98</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13731</CharactersWithSpaces>
+  <CharactersWithSpaces>13806</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Undeberg, Paige</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>