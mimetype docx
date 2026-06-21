--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -1,1559 +1,2048 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="7CC4D637" w14:textId="7CA8A134" w:rsidR="003E6C71" w:rsidRDefault="003E6C71" w:rsidP="00E034BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6C71">
+        <w:t xml:space="preserve">STATE’S AFFIDAVIT </w:t>
+      </w:r>
+      <w:r w:rsidR="00E034BB">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003E6C71">
+        <w:t>ABUSE OR NEGLECT</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="-450" w:tblpY="801"/>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5427"/>
         <w:gridCol w:w="4653"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C6273C" w:rsidRPr="00D45B42" w14:paraId="3051C9F1" w14:textId="77777777" w:rsidTr="00C6273C">
+      <w:tr w:rsidR="00C6273C" w:rsidRPr="00D45B42" w14:paraId="3051C9F1" w14:textId="77777777" w:rsidTr="003E6C71">
         <w:trPr>
           <w:trHeight w:val="987"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B9B8E24" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="2B9B8E24" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t xml:space="preserve">STATE OF SOUTH DAKOTA: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09A8C064" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="09A8C064" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t xml:space="preserve">                                                   SS: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29E9707B" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="29E9707B" w14:textId="58C41272" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t xml:space="preserve">COUNTY OF </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1494217738"/>
                 <w:placeholder>
                   <w:docPart w:val="79715F682EAD4562B95F96E1137E821C"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00D45B42">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:alias w:val="County Name"/>
+                    <w:tag w:val="CountyName"/>
+                    <w:id w:val="-1778019040"/>
+                    <w:placeholder>
+                      <w:docPart w:val="32EAB9B5B8F44F5C9FD9A0324350C1CC"/>
+                    </w:placeholder>
+                    <w:temporary/>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00E971DF" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Click or tap here to enter </w:t>
+                    </w:r>
+                    <w:r w:rsidR="002608A1">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>text</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E971DF" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B8CE257" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="7B8CE257" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="65" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t>IN CIRCUIT COURT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66D424A1" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="66D424A1" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="738E2C98" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00D853C2" w:rsidP="00C6273C">
+          <w:p w14:paraId="738E2C98" w14:textId="721D5368" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00000000" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:alias w:val="SEVENTH"/>
-                <w:tag w:val="SEVENTH"/>
+                <w:alias w:val="Judicial Circuit"/>
+                <w:tag w:val="JudicialCircuit"/>
                 <w:id w:val="-324677513"/>
                 <w:placeholder>
                   <w:docPart w:val="E6A7D104F5DE48BC913267DA5158471D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="FIRST" w:value="FIRST"/>
                   <w:listItem w:displayText="SECOND" w:value="SECOND"/>
                   <w:listItem w:displayText="THIRD" w:value="THIRD"/>
                   <w:listItem w:displayText="FOURTH" w:value="FOURTH"/>
                   <w:listItem w:displayText="FIFTH" w:value="FIFTH"/>
                   <w:listItem w:displayText="SIXTH" w:value="SIXTH"/>
                   <w:listItem w:displayText="SEVENTH" w:value="SEVENTH"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C6273C" w:rsidRPr="00D45B42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsia="Calibri"/>
                   </w:rPr>
-                  <w:t>Choose an item.</w:t>
+                  <w:t>Choose a</w:t>
+                </w:r>
+                <w:r w:rsidR="000679C8">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Judicial Circuit</w:t>
+                </w:r>
+                <w:r w:rsidR="00C6273C" w:rsidRPr="00D45B42">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C6273C" w:rsidRPr="00D45B42">
               <w:t xml:space="preserve"> JUDICIAL CIRCUI</w:t>
             </w:r>
             <w:r w:rsidR="00C6273C">
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6273C" w:rsidRPr="00D45B42" w14:paraId="30BFA295" w14:textId="77777777" w:rsidTr="00C6273C">
+      <w:tr w:rsidR="00C6273C" w:rsidRPr="00D45B42" w14:paraId="30BFA295" w14:textId="77777777" w:rsidTr="003E6C71">
         <w:trPr>
           <w:trHeight w:val="2640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CBCECCE" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="4CBCECCE" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06D574E7" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="06D574E7" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">THE PEOPLE OF THE STATE </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D45B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">OF </w:t>
             </w:r>
             <w:r w:rsidRPr="00D45B42">
               <w:t xml:space="preserve"> SOUTH</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D45B42">
               <w:t xml:space="preserve"> DAKOTA IN THE INTEREST OF,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45F28222" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="004E4F0B" w:rsidRDefault="00D853C2" w:rsidP="00C6273C">
+          <w:p w14:paraId="45F28222" w14:textId="341D0434" w:rsidR="00C6273C" w:rsidRPr="004E4F0B" w:rsidRDefault="00000000" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   <w:b/>
                   <w:kern w:val="0"/>
                   <w:u w:color="000000"/>
                   <w:bdr w:val="nil"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="915290820"/>
                 <w:placeholder>
                   <w:docPart w:val="F76D39B2F6DB40198913EBB6F698BF00"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C6273C" w:rsidRPr="00D45B42">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                      <w:b/>
+                      <w:kern w:val="0"/>
+                      <w:u w:color="000000"/>
+                      <w:bdr w:val="nil"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:alias w:val="Child One First and Last Name"/>
+                    <w:tag w:val="ChildOneFirstandLastName"/>
+                    <w:id w:val="-843785541"/>
+                    <w:placeholder>
+                      <w:docPart w:val="9B02C07EA40C44D9B2FFBCAF13FD9FD2"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Click or tap here to enter </w:t>
+                    </w:r>
+                    <w:r w:rsidR="002608A1">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>text</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C6273C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(DOB:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   <w:bCs/>
                   <w:kern w:val="0"/>
                   <w:u w:color="000000"/>
                   <w:bdr w:val="nil"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
+                <w:alias w:val="Child One Date of Birth"/>
+                <w:tag w:val="ChildOneDateofBirth"/>
                 <w:id w:val="-169016030"/>
                 <w:placeholder>
                   <w:docPart w:val="4E9526FD72D44F37A9D922DF38E9AA01"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                     <w:bCs/>
                   </w:rPr>
-                  <w:t>Click or tap to enter a date.</w:t>
+                  <w:t xml:space="preserve">Click or tap to enter a </w:t>
+                </w:r>
+                <w:r w:rsidR="002608A1">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>date</w:t>
+                </w:r>
+                <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03771F62" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00D853C2" w:rsidP="00C6273C">
+          <w:p w14:paraId="03771F62" w14:textId="5C35382A" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00000000" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   <w:b/>
                   <w:kern w:val="0"/>
                   <w:u w:color="000000"/>
                   <w:bdr w:val="nil"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="533543258"/>
                 <w:placeholder>
                   <w:docPart w:val="F76D39B2F6DB40198913EBB6F698BF00"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C6273C" w:rsidRPr="00D45B42">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                      <w:b/>
+                      <w:kern w:val="0"/>
+                      <w:u w:color="000000"/>
+                      <w:bdr w:val="nil"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:alias w:val="Child Two First and Last Name"/>
+                    <w:tag w:val="ChildTwoFirstandLastName"/>
+                    <w:id w:val="-257295114"/>
+                    <w:placeholder>
+                      <w:docPart w:val="608E9F6CC4D444BC8847BE882727F32A"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Click or tap here to enter </w:t>
+                    </w:r>
+                    <w:r w:rsidR="002608A1">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>text</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C6273C" w:rsidRPr="00D45B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(DOB:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   <w:bCs/>
                   <w:kern w:val="0"/>
                   <w:u w:color="000000"/>
                   <w:bdr w:val="nil"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
+                <w:alias w:val="Child Two Date of Birth"/>
+                <w:tag w:val="ChildTwoDateofBirth"/>
                 <w:id w:val="1837573438"/>
                 <w:placeholder>
                   <w:docPart w:val="4E9526FD72D44F37A9D922DF38E9AA01"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
+                <w:r w:rsidR="0074331C" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                     <w:bCs/>
                   </w:rPr>
-                  <w:t>Click or tap to enter a date.</w:t>
+                  <w:t xml:space="preserve">Click or tap to enter a </w:t>
+                </w:r>
+                <w:r w:rsidR="0074331C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>date</w:t>
+                </w:r>
+                <w:r w:rsidR="0074331C" w:rsidRPr="004E4F0B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BFB9B97" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="0BFB9B97" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t>Child(ren), and concerning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E8CB10B" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="004E4F0B" w:rsidRDefault="00D853C2" w:rsidP="00C6273C">
+          <w:p w14:paraId="4E8CB10B" w14:textId="18DE65D4" w:rsidR="00C6273C" w:rsidRPr="004E4F0B" w:rsidRDefault="00000000" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="1083653760"/>
                 <w:placeholder>
                   <w:docPart w:val="F76D39B2F6DB40198913EBB6F698BF00"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C6273C" w:rsidRPr="00D45B42">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:alias w:val="Respondent One First and Last Name"/>
+                    <w:tag w:val="RespondentOneFirstandLastName"/>
+                    <w:id w:val="-1821573588"/>
+                    <w:placeholder>
+                      <w:docPart w:val="104A5449AD5E44919C56F2B833BD3EA9"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Click or tap here to enter </w:t>
+                    </w:r>
+                    <w:r w:rsidR="002608A1">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>text</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (DOB: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                 </w:rPr>
+                <w:alias w:val="Respondent One Date of Birth"/>
+                <w:tag w:val="RespondentOneDateofBirth"/>
                 <w:id w:val="-235709098"/>
                 <w:placeholder>
                   <w:docPart w:val="4E9526FD72D44F37A9D922DF38E9AA01"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
+                <w:r w:rsidR="0074331C" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                     <w:bCs/>
                   </w:rPr>
-                  <w:t>Click or tap to enter a date.</w:t>
+                  <w:t xml:space="preserve">Click or tap to enter a </w:t>
+                </w:r>
+                <w:r w:rsidR="0074331C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>date</w:t>
+                </w:r>
+                <w:r w:rsidR="0074331C" w:rsidRPr="004E4F0B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0670CDE3" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00D853C2" w:rsidP="00C6273C">
+          <w:p w14:paraId="0670CDE3" w14:textId="7AE56EE9" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00000000" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-1966955124"/>
                 <w:placeholder>
                   <w:docPart w:val="F76D39B2F6DB40198913EBB6F698BF00"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C6273C" w:rsidRPr="00D45B42">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:alias w:val="Respondent Two First and Last Name"/>
+                    <w:tag w:val="RespondentTwoFirstandLastName"/>
+                    <w:id w:val="1593981023"/>
+                    <w:placeholder>
+                      <w:docPart w:val="E585E09048F848359801CC54D3A7AC6A"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Click or tap here to enter </w:t>
+                    </w:r>
+                    <w:r w:rsidR="002608A1">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>text</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C6273C" w:rsidRPr="00D45B42">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">(DOB: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                 </w:rPr>
+                <w:alias w:val="Respondent Two Date of Birth"/>
+                <w:tag w:val="RespondentTwoDateofBirth"/>
                 <w:id w:val="-1591991356"/>
                 <w:placeholder>
                   <w:docPart w:val="4E9526FD72D44F37A9D922DF38E9AA01"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
+                <w:r w:rsidR="0074331C" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                     <w:bCs/>
                   </w:rPr>
-                  <w:t>Click or tap to enter a date.</w:t>
+                  <w:t xml:space="preserve">Click or tap to enter a </w:t>
+                </w:r>
+                <w:r w:rsidR="0074331C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>date</w:t>
+                </w:r>
+                <w:r w:rsidR="0074331C" w:rsidRPr="004E4F0B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C6273C" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30973D9B" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="30973D9B" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="6"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t>Respondent(s),</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3523295E" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="3523295E" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20F6CE9F" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="20F6CE9F" w14:textId="0345A446" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t xml:space="preserve">Court File No: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="270202831"/>
                 <w:placeholder>
                   <w:docPart w:val="F76D39B2F6DB40198913EBB6F698BF00"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00D45B42">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:alias w:val="Court File Number"/>
+                    <w:tag w:val="CourtFileNumber"/>
+                    <w:id w:val="1376817943"/>
+                    <w:placeholder>
+                      <w:docPart w:val="590A9FB2C44842158B393DF99750856A"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Click or tap here to enter </w:t>
+                    </w:r>
+                    <w:r w:rsidR="000679C8">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>the Court File Number</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="37616A93" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="37616A93" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F4267D0" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="2F4267D0" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21956B4F" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="21956B4F" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C4279E1" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="7C4279E1" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D4AB82F" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="1D4AB82F" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="SA_A_N"/>
             <w:r w:rsidRPr="00D45B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>STATE’S AFFIDAVIT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="568897E6" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="568897E6" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ABUSE OR NEGLECT</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="51382E91" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="51382E91" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="735F4C9C" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="735F4C9C" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A0AF801" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="2A0AF801" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01D9179B" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="01D9179B" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="006B559A" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+          <w:p w14:paraId="006B559A" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRPr="00D45B42" w:rsidRDefault="00C6273C" w:rsidP="003E6C71">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42CCE9FE" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+    <w:p w14:paraId="42CCE9FE" w14:textId="7480F951" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00FD6105">
       <w:pPr>
         <w:spacing w:after="98" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="108" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4A3980FD" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+    <w:p w14:paraId="4A3980FD" w14:textId="6947F1C0" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:spacing w:line="476" w:lineRule="auto"/>
         <w:ind w:left="180" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1498869772"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00416F93">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Your First and Last Name"/>
+              <w:tag w:val="YourFirstandLastName"/>
+              <w:id w:val="1619950275"/>
+              <w:placeholder>
+                <w:docPart w:val="59272D2B329E4DB0B4E4B26F9DD59D5E"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23BBC" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="00F23BBC">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">your </w:t>
+              </w:r>
+              <w:r w:rsidR="002608A1">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="00F23BBC" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:alias w:val="Choose an option"/>
-          <w:tag w:val="State’s Attorney"/>
+          <w:alias w:val="Title Option"/>
+          <w:tag w:val="StatesAttorney"/>
           <w:id w:val="1926528154"/>
           <w:placeholder>
             <w:docPart w:val="51B92A4550BA4EB4891B35CC58EFFD1C"/>
           </w:placeholder>
           <w:dropDownList>
             <w:listItem w:displayText="Deputy State’s Attorney" w:value="Deputy State’s Attorney"/>
             <w:listItem w:displayText="State’s Attorney" w:value="State’s Attorney"/>
             <w:listItem w:displayText="Choose an option" w:value="Choose an option"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00F23BBC">
             <w:t>Choose an option</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
-        <w:t xml:space="preserve">,  </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1804524589"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00416F93">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="States Attorney County"/>
+              <w:tag w:val="StatesAttorneyCounty"/>
+              <w:id w:val="-642125283"/>
+              <w:placeholder>
+                <w:docPart w:val="64D43193FB1B470F9648074F5F4CC9D2"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23BBC" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="002608A1">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="00F23BBC" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
-        <w:t xml:space="preserve">                                                       County, having been duly sworn, depose and state that there is good cause to believe that the minor child has been abandoned or there exists an imminent danger to the life or safety of the minor child and immediate removal appears necessary for the protection of the child as follows:    </w:t>
+        <w:t xml:space="preserve"> County, having been duly sworn, depose and state that there is good cause to believe that the minor child has been abandoned or there exists an imminent danger to the life or safety of the minor child and immediate removal appears necessary for the protection of the child as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1645A0" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+    <w:p w14:paraId="1B1645A0" w14:textId="31CFED44" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="263" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Referrals and history of issues presented.   </w:t>
+        <w:t>Referrals and history of issues presented.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4079CB30" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="477" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Law enforcement contact and other documentation to show the child’s environment is injurious to the child’s welfare. </w:t>
+        <w:t xml:space="preserve">Law enforcement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and other documentation to show the child’s environment is injurious to the child’s welfare. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B74D5E5" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="262" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Address all parents/custodians/guardians responsible for the child’s care. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3E636B" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:spacing w:line="476" w:lineRule="auto"/>
         <w:ind w:left="180" w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Department of Social Services has made reasonable efforts to prevent the removal of the child from the home but the removal of the child is necessary as continued placement with the Respondent parents is injurious to the minor child’s welfare and the Department cannot assure the safety of the minor child in the current situation and thus believes the child to be in imminent danger. The State prays this Court place the minor child in the legal and physical custody of the Department of Social Services, a hearing to be held as soon as possible. </w:t>
+        <w:t xml:space="preserve">The Department of Social Services has made reasonable efforts to prevent the removal of the child from the home but the removal of the child is necessary as continued placement </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">with the Respondent parents is injurious to the minor child’s welfare and the Department cannot assure the safety of the minor child in the current situation and thus believes the child to be in imminent danger. The State prays this Court place the minor child in the legal and physical custody of the Department of Social Services, a hearing to be held as soon as possible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3078E6AD" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+    <w:p w14:paraId="3078E6AD" w14:textId="4791E120" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:spacing w:after="522" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="2880" w:right="1534"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dated this </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1123989946"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00416F93">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Order Date Day"/>
+              <w:tag w:val="OrderDateDay"/>
+              <w:id w:val="-338001888"/>
+              <w:placeholder>
+                <w:docPart w:val="C1DA716D632F4A578B302E5A0777230D"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="002608A1">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> day of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-264076534"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00416F93">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Order Date Month"/>
+              <w:tag w:val="OrderDateMonth"/>
+              <w:id w:val="619584850"/>
+              <w:placeholder>
+                <w:docPart w:val="1EF5F9E9EC8D4589B52E33C5E73CA663"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="002608A1">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>,20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1309550034"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00416F93">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Order Date Year (YY)"/>
+              <w:tag w:val="OrderDateYear"/>
+              <w:id w:val="-71432398"/>
+              <w:placeholder>
+                <w:docPart w:val="A1AEE559A10344C682F82DE7DA7BA651"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="002608A1">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2936366B" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">________________________________________   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD269DC" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00D853C2" w:rsidP="00C6273C">
+    <w:p w14:paraId="1FD269DC" w14:textId="58B1E0B5" w:rsidR="00C6273C" w:rsidRDefault="00000000" w:rsidP="00C6273C">
       <w:pPr>
         <w:ind w:left="4320" w:right="2141"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1288958174"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
-              <w:alias w:val="State’s Attorney "/>
-              <w:tag w:val="Deputy State’s Attorney "/>
+              <w:alias w:val="States Attorney Title"/>
+              <w:tag w:val="StatesAttorneyTitle"/>
               <w:id w:val="-2117660311"/>
               <w:placeholder>
                 <w:docPart w:val="51B92A4550BA4EB4891B35CC58EFFD1C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="Choose an item."/>
                 <w:listItem w:displayText="Deputy State’s Attorney " w:value="Deputy State’s Attorney "/>
                 <w:listItem w:displayText="State’s Attorney " w:value="State’s Attorney "/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00C6273C" w:rsidRPr="00416F93">
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                   <w:rFonts w:eastAsia="Calibri"/>
                 </w:rPr>
-                <w:t>Choose an item.</w:t>
+                <w:t xml:space="preserve">Choose </w:t>
+              </w:r>
+              <w:r w:rsidR="000679C8">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:eastAsia="Calibri"/>
+                </w:rPr>
+                <w:t>a</w:t>
+              </w:r>
+              <w:r w:rsidR="002608A1">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:eastAsia="Calibri"/>
+                </w:rPr>
+                <w:t>n option</w:t>
+              </w:r>
+              <w:r w:rsidR="00C6273C" w:rsidRPr="00416F93">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:eastAsia="Calibri"/>
+                </w:rPr>
+                <w:t>.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6633DF3B" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00D853C2" w:rsidP="00C6273C">
+    <w:p w14:paraId="6633DF3B" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00000000" w:rsidP="00C6273C">
       <w:pPr>
         <w:ind w:left="4320" w:right="2141"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1111705539"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C6273C">
             <w:t>(Street Address)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6F07D11E" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:ind w:left="4320" w:right="2141"/>
       </w:pPr>
       <w:r>
         <w:t>(City), SD</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1238129878"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t xml:space="preserve"> (Postal Code)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19EE6150" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:spacing w:after="262"/>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1213841262"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>123</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1091928412"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>456</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1966338867"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>7890</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="691805D0" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+    <w:p w14:paraId="691805D0" w14:textId="086EC5FC" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:spacing w:after="538"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Subscribed and sworn to before me this </w:t>
+        <w:t xml:space="preserve">Subscribed and sworn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>to before</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> me this </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="509962397"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00416F93">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Date Signed Day"/>
+              <w:tag w:val="DateSignedDay"/>
+              <w:id w:val="-573820101"/>
+              <w:placeholder>
+                <w:docPart w:val="B8B8D173B940492CB2C163129836C12F"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="002608A1">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> day of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="331409939"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00416F93">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Date Signed Month"/>
+              <w:tag w:val="DateSignedMonth"/>
+              <w:id w:val="428239685"/>
+              <w:placeholder>
+                <w:docPart w:val="328C873B7E784072BF85980DFEB2755D"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="002608A1">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-42290462"/>
           <w:placeholder>
             <w:docPart w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00416F93">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Date Signed Year (YY)"/>
+              <w:tag w:val="DateSignedYear"/>
+              <w:id w:val="1789472896"/>
+              <w:placeholder>
+                <w:docPart w:val="FCADCD5F8C53491B914AB03DFE0BC8B9"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="002608A1">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="000679C8" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A3EEE7" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:spacing w:line="265" w:lineRule="auto"/>
         <w:ind w:left="2196"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">_________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0110F4CE" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:spacing w:line="265" w:lineRule="auto"/>
         <w:ind w:left="2196" w:right="1187"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Notary Public, South Dakota</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028C30FF" w14:textId="77777777" w:rsidR="00C6273C" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:pPr>
         <w:spacing w:line="265" w:lineRule="auto"/>
         <w:ind w:left="2196" w:right="1187"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E11E465" w14:textId="2D177209" w:rsidR="00605A75" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
+    <w:p w14:paraId="2E11E465" w14:textId="735E296C" w:rsidR="00605A75" w:rsidRDefault="00C6273C" w:rsidP="00C6273C">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">   My Commission Expires: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:alias w:val="Commission Expiration Date"/>
+          <w:tag w:val="CommissionExpirationDate"/>
           <w:id w:val="1248999987"/>
           <w:placeholder>
             <w:docPart w:val="E14C87608AE04AB5839620E0771832F3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2025-07-09T00:00:00Z">
             <w:dateFormat w:val="mM/dd/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00416F93">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap to enter a date.</w:t>
+            <w:t xml:space="preserve">Click or tap to enter </w:t>
+          </w:r>
+          <w:r w:rsidR="000679C8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">your </w:t>
+          </w:r>
+          <w:r w:rsidR="002608A1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00416F93">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="00605A75">
-      <w:footerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1986F257" w14:textId="77777777" w:rsidR="00D853C2" w:rsidRDefault="00D853C2" w:rsidP="00C6273C">
+    <w:p w14:paraId="591F2383" w14:textId="77777777" w:rsidR="0062773E" w:rsidRDefault="0062773E" w:rsidP="00C6273C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01A7E4B0" w14:textId="77777777" w:rsidR="00D853C2" w:rsidRDefault="00D853C2" w:rsidP="00C6273C">
+    <w:p w14:paraId="5AF13D95" w14:textId="77777777" w:rsidR="0062773E" w:rsidRDefault="0062773E" w:rsidP="00C6273C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A2CEEF2" w14:textId="77777777" w:rsidR="007D3815" w:rsidRPr="007B4A06" w:rsidRDefault="00D853C2" w:rsidP="007B4A06">
+  <w:p w14:paraId="5A2CEEF2" w14:textId="77777777" w:rsidR="007D3815" w:rsidRPr="007B4A06" w:rsidRDefault="00FE291B" w:rsidP="007B4A06">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5205"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r w:rsidRPr="007B4A06">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>State’s Affidavit: Abuse or Neglect</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007B4A06">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="007B4A06">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="007B4A06">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="007B4A06">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="007B4A06">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55D290AA" w14:textId="77777777" w:rsidR="007D3815" w:rsidRDefault="00D853C2" w:rsidP="007B4A06">
+  <w:p w14:paraId="55D290AA" w14:textId="77777777" w:rsidR="007D3815" w:rsidRDefault="00FE291B" w:rsidP="007B4A06">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1149"/>
         <w:tab w:val="center" w:pos="5205"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r w:rsidRPr="007B4A06">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Temporary Custody Directive</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77DEB1FB" w14:textId="77777777" w:rsidR="00D853C2" w:rsidRDefault="00D853C2" w:rsidP="00C6273C">
+    <w:p w14:paraId="445EF25B" w14:textId="77777777" w:rsidR="0062773E" w:rsidRDefault="0062773E" w:rsidP="00C6273C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="122AEE21" w14:textId="77777777" w:rsidR="00D853C2" w:rsidRDefault="00D853C2" w:rsidP="00C6273C">
+    <w:p w14:paraId="3510B263" w14:textId="77777777" w:rsidR="0062773E" w:rsidRDefault="0062773E" w:rsidP="00C6273C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="300A3CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B588038"/>
     <w:lvl w:ilvl="0" w:tplc="84366E6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
@@ -1765,58 +2254,74 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C6273C"/>
+    <w:rsid w:val="000679C8"/>
+    <w:rsid w:val="0014087D"/>
     <w:rsid w:val="001C7327"/>
     <w:rsid w:val="00223278"/>
+    <w:rsid w:val="002608A1"/>
+    <w:rsid w:val="003E6C71"/>
     <w:rsid w:val="00452D45"/>
+    <w:rsid w:val="004D133D"/>
+    <w:rsid w:val="005C45DB"/>
     <w:rsid w:val="00605A75"/>
+    <w:rsid w:val="0062773E"/>
+    <w:rsid w:val="0074331C"/>
     <w:rsid w:val="007D3815"/>
+    <w:rsid w:val="008A432C"/>
+    <w:rsid w:val="00B20A2B"/>
+    <w:rsid w:val="00C061AF"/>
+    <w:rsid w:val="00C46E12"/>
     <w:rsid w:val="00C6273C"/>
-    <w:rsid w:val="00D853C2"/>
+    <w:rsid w:val="00E034BB"/>
+    <w:rsid w:val="00E971DF"/>
     <w:rsid w:val="00ED31F9"/>
+    <w:rsid w:val="00F23BBC"/>
+    <w:rsid w:val="00FD6105"/>
+    <w:rsid w:val="00FE291B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7102ED66"/>
@@ -2222,61 +2727,62 @@
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C6273C"/>
     <w:pPr>
       <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
       <w:ind w:left="425" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C6273C"/>
+    <w:rsid w:val="003E6C71"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:sz w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C6273C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -2446,55 +2952,56 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C6273C"/>
-[...3 lines deleted...]
-      <w:sz w:val="40"/>
+    <w:rsid w:val="003E6C71"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C6273C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C6273C"/>
     <w:rPr>
@@ -2844,51 +3351,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C6273C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="79715F682EAD4562B95F96E1137E821C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{37BDBE12-0723-4267-81B8-F06BD943F63A}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -2899,277 +3406,914 @@
           <w:r w:rsidRPr="00416F93">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E6A7D104F5DE48BC913267DA5158471D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4478248F-3857-4401-9E6C-D518F7CFD86E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B3422E" w:rsidRDefault="00B7209B" w:rsidP="00B7209B">
+        <w:p w:rsidR="00B3422E" w:rsidRDefault="00C17300" w:rsidP="00C17300">
           <w:pPr>
-            <w:pStyle w:val="E6A7D104F5DE48BC913267DA5158471D"/>
+            <w:pStyle w:val="E6A7D104F5DE48BC913267DA5158471D1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00416F93">
-[...3 lines deleted...]
-            <w:t>Choose an item.</w:t>
+          <w:r w:rsidRPr="00D45B42">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t>Choose a</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Judicial Circuit</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D45B42">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F76D39B2F6DB40198913EBB6F698BF00"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D835CCB-B094-47C9-9F08-A313045A68EE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B3422E" w:rsidRDefault="00B7209B" w:rsidP="00B7209B">
+        <w:p w:rsidR="00B3422E" w:rsidRDefault="0011236C" w:rsidP="0011236C">
           <w:pPr>
-            <w:pStyle w:val="F76D39B2F6DB40198913EBB6F698BF00"/>
+            <w:pStyle w:val="F76D39B2F6DB40198913EBB6F698BF001"/>
           </w:pPr>
-          <w:r w:rsidRPr="00416F93">
-[...1 lines deleted...]
-              <w:rStyle w:val="PlaceholderText"/>
+          <w:r w:rsidRPr="00D45B42">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4E9526FD72D44F37A9D922DF38E9AA01"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AF9CD8B8-79DF-4B3A-8509-E6CB424B5B67}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B3422E" w:rsidRDefault="00B7209B" w:rsidP="00B7209B">
+        <w:p w:rsidR="00B3422E" w:rsidRDefault="00C17300" w:rsidP="00C17300">
           <w:pPr>
-            <w:pStyle w:val="4E9526FD72D44F37A9D922DF38E9AA01"/>
+            <w:pStyle w:val="4E9526FD72D44F37A9D922DF38E9AA011"/>
           </w:pPr>
-          <w:r w:rsidRPr="00416F93">
-[...3 lines deleted...]
-            <w:t>Click or tap to enter a date.</w:t>
+          <w:r w:rsidRPr="004E4F0B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap to enter a </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>date</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004E4F0B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CEB9D7DE-7456-496A-A27E-DCA96F4834EB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B3422E" w:rsidRDefault="00B7209B" w:rsidP="00B7209B">
+        <w:p w:rsidR="00B3422E" w:rsidRDefault="0011236C" w:rsidP="0011236C">
           <w:pPr>
-            <w:pStyle w:val="72483A7051DD455AA6CA3EDBEE484F56"/>
+            <w:pStyle w:val="72483A7051DD455AA6CA3EDBEE484F561"/>
           </w:pPr>
           <w:r w:rsidRPr="00416F93">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="51B92A4550BA4EB4891B35CC58EFFD1C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CC3B640D-C384-4251-A5C9-EC52A142622B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B3422E" w:rsidRDefault="00B7209B" w:rsidP="00B7209B">
+        <w:p w:rsidR="00B3422E" w:rsidRDefault="00C17300" w:rsidP="00C17300">
           <w:pPr>
-            <w:pStyle w:val="51B92A4550BA4EB4891B35CC58EFFD1C"/>
+            <w:pStyle w:val="51B92A4550BA4EB4891B35CC58EFFD1C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00416F93">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-            </w:rPr>
-            <w:t>Choose an item.</w:t>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Choose </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t>an option</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00416F93">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E14C87608AE04AB5839620E0771832F3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC504A30-8B46-446A-A8F1-B6F778325F60}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B3422E" w:rsidRDefault="00B7209B" w:rsidP="00B7209B">
+        <w:p w:rsidR="00B3422E" w:rsidRDefault="00C17300" w:rsidP="00C17300">
           <w:pPr>
-            <w:pStyle w:val="E14C87608AE04AB5839620E0771832F3"/>
+            <w:pStyle w:val="E14C87608AE04AB5839620E0771832F31"/>
           </w:pPr>
           <w:r w:rsidRPr="00416F93">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap to enter a date.</w:t>
+            <w:t xml:space="preserve">Click or tap to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>your text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00416F93">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="32EAB9B5B8F44F5C9FD9A0324350C1CC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{233E4049-2987-4542-A630-F33DA2A419CD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="32EAB9B5B8F44F5C9FD9A0324350C1CC1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9B02C07EA40C44D9B2FFBCAF13FD9FD2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{76B2D03B-9E56-485F-9C26-C96758F1933B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="9B02C07EA40C44D9B2FFBCAF13FD9FD21"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="608E9F6CC4D444BC8847BE882727F32A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A24C8295-F42A-4097-A344-A537D823C9C2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="608E9F6CC4D444BC8847BE882727F32A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="104A5449AD5E44919C56F2B833BD3EA9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4DDC752B-6125-4D5A-BFEE-93EF2CDA04BB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="104A5449AD5E44919C56F2B833BD3EA91"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E585E09048F848359801CC54D3A7AC6A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7B2589B3-A72A-4E89-BE4D-68C907E90262}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="E585E09048F848359801CC54D3A7AC6A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="590A9FB2C44842158B393DF99750856A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0B9F7A07-F780-4F52-8047-9E2B4796B4FD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="590A9FB2C44842158B393DF99750856A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>the Court File Number</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="59272D2B329E4DB0B4E4B26F9DD59D5E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{07666D69-3F0A-4F40-8A42-ED9A3BF714E4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="59272D2B329E4DB0B4E4B26F9DD59D5E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>your text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="64D43193FB1B470F9648074F5F4CC9D2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F44BBF87-2944-4F3D-84DD-568773B382B7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="64D43193FB1B470F9648074F5F4CC9D21"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C1DA716D632F4A578B302E5A0777230D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CF6EC08A-738B-4CF0-B0E3-3342DDF87448}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="C1DA716D632F4A578B302E5A0777230D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1EF5F9E9EC8D4589B52E33C5E73CA663"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6F568148-BA6E-4C04-8233-12A027E71477}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="1EF5F9E9EC8D4589B52E33C5E73CA6631"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A1AEE559A10344C682F82DE7DA7BA651"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9F515CBF-2548-4B40-851F-63BF3D62CED9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="A1AEE559A10344C682F82DE7DA7BA6511"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B8B8D173B940492CB2C163129836C12F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D0CBBB91-1F35-42D2-92CD-A29D7DDB4984}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="B8B8D173B940492CB2C163129836C12F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="328C873B7E784072BF85980DFEB2755D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B2D6A2E1-D2C5-441C-AFA6-7FC1503BD911}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="328C873B7E784072BF85980DFEB2755D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FCADCD5F8C53491B914AB03DFE0BC8B9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0FCFF89D-F1F0-456A-B4CF-30B936B68C36}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B83E27" w:rsidRDefault="00C17300" w:rsidP="00C17300">
+          <w:pPr>
+            <w:pStyle w:val="FCADCD5F8C53491B914AB03DFE0BC8B91"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B7209B"/>
+    <w:rsid w:val="0011236C"/>
+    <w:rsid w:val="0014087D"/>
     <w:rsid w:val="001C7327"/>
     <w:rsid w:val="002F2FAE"/>
-    <w:rsid w:val="004F30FD"/>
+    <w:rsid w:val="00340E20"/>
+    <w:rsid w:val="005C45DB"/>
     <w:rsid w:val="00B3422E"/>
+    <w:rsid w:val="00B52D66"/>
+    <w:rsid w:val="00B64DFD"/>
     <w:rsid w:val="00B7209B"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:rsid w:val="00C17300"/>
+    <w:rsid w:val="00F6289B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -3581,79 +4725,730 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B7209B"/>
+    <w:rsid w:val="00C17300"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="79715F682EAD4562B95F96E1137E821C">
     <w:name w:val="79715F682EAD4562B95F96E1137E821C"/>
     <w:rsid w:val="00B7209B"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F76D39B2F6DB40198913EBB6F698BF001">
+    <w:name w:val="F76D39B2F6DB40198913EBB6F698BF001"/>
+    <w:rsid w:val="0011236C"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="72483A7051DD455AA6CA3EDBEE484F561">
+    <w:name w:val="72483A7051DD455AA6CA3EDBEE484F561"/>
+    <w:rsid w:val="0011236C"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32EAB9B5B8F44F5C9FD9A0324350C1CC4">
+    <w:name w:val="32EAB9B5B8F44F5C9FD9A0324350C1CC4"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6A7D104F5DE48BC913267DA5158471D5">
+    <w:name w:val="E6A7D104F5DE48BC913267DA5158471D5"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B02C07EA40C44D9B2FFBCAF13FD9FD23">
+    <w:name w:val="9B02C07EA40C44D9B2FFBCAF13FD9FD23"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E9526FD72D44F37A9D922DF38E9AA015">
+    <w:name w:val="4E9526FD72D44F37A9D922DF38E9AA015"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="608E9F6CC4D444BC8847BE882727F32A3">
+    <w:name w:val="608E9F6CC4D444BC8847BE882727F32A3"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="104A5449AD5E44919C56F2B833BD3EA93">
+    <w:name w:val="104A5449AD5E44919C56F2B833BD3EA93"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E585E09048F848359801CC54D3A7AC6A3">
+    <w:name w:val="E585E09048F848359801CC54D3A7AC6A3"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="590A9FB2C44842158B393DF99750856A3">
+    <w:name w:val="590A9FB2C44842158B393DF99750856A3"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59272D2B329E4DB0B4E4B26F9DD59D5E3">
+    <w:name w:val="59272D2B329E4DB0B4E4B26F9DD59D5E3"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64D43193FB1B470F9648074F5F4CC9D22">
+    <w:name w:val="64D43193FB1B470F9648074F5F4CC9D22"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1DA716D632F4A578B302E5A0777230D3">
+    <w:name w:val="C1DA716D632F4A578B302E5A0777230D3"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EF5F9E9EC8D4589B52E33C5E73CA6633">
+    <w:name w:val="1EF5F9E9EC8D4589B52E33C5E73CA6633"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1AEE559A10344C682F82DE7DA7BA6513">
+    <w:name w:val="A1AEE559A10344C682F82DE7DA7BA6513"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51B92A4550BA4EB4891B35CC58EFFD1C5">
+    <w:name w:val="51B92A4550BA4EB4891B35CC58EFFD1C5"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8B8D173B940492CB2C163129836C12F3">
+    <w:name w:val="B8B8D173B940492CB2C163129836C12F3"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="328C873B7E784072BF85980DFEB2755D3">
+    <w:name w:val="328C873B7E784072BF85980DFEB2755D3"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCADCD5F8C53491B914AB03DFE0BC8B93">
+    <w:name w:val="FCADCD5F8C53491B914AB03DFE0BC8B93"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E14C87608AE04AB5839620E0771832F35">
+    <w:name w:val="E14C87608AE04AB5839620E0771832F35"/>
+    <w:rsid w:val="00B83E27"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32EAB9B5B8F44F5C9FD9A0324350C1CC">
+    <w:name w:val="32EAB9B5B8F44F5C9FD9A0324350C1CC"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6A7D104F5DE48BC913267DA5158471D">
     <w:name w:val="E6A7D104F5DE48BC913267DA5158471D"/>
-    <w:rsid w:val="00B7209B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B7209B"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B02C07EA40C44D9B2FFBCAF13FD9FD2">
+    <w:name w:val="9B02C07EA40C44D9B2FFBCAF13FD9FD2"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E9526FD72D44F37A9D922DF38E9AA01">
     <w:name w:val="4E9526FD72D44F37A9D922DF38E9AA01"/>
-    <w:rsid w:val="00B7209B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B7209B"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="608E9F6CC4D444BC8847BE882727F32A">
+    <w:name w:val="608E9F6CC4D444BC8847BE882727F32A"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="104A5449AD5E44919C56F2B833BD3EA9">
+    <w:name w:val="104A5449AD5E44919C56F2B833BD3EA9"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E585E09048F848359801CC54D3A7AC6A">
+    <w:name w:val="E585E09048F848359801CC54D3A7AC6A"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="590A9FB2C44842158B393DF99750856A">
+    <w:name w:val="590A9FB2C44842158B393DF99750856A"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59272D2B329E4DB0B4E4B26F9DD59D5E">
+    <w:name w:val="59272D2B329E4DB0B4E4B26F9DD59D5E"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64D43193FB1B470F9648074F5F4CC9D2">
+    <w:name w:val="64D43193FB1B470F9648074F5F4CC9D2"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1DA716D632F4A578B302E5A0777230D">
+    <w:name w:val="C1DA716D632F4A578B302E5A0777230D"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EF5F9E9EC8D4589B52E33C5E73CA663">
+    <w:name w:val="1EF5F9E9EC8D4589B52E33C5E73CA663"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1AEE559A10344C682F82DE7DA7BA651">
+    <w:name w:val="A1AEE559A10344C682F82DE7DA7BA651"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="51B92A4550BA4EB4891B35CC58EFFD1C">
     <w:name w:val="51B92A4550BA4EB4891B35CC58EFFD1C"/>
-    <w:rsid w:val="00B7209B"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8B8D173B940492CB2C163129836C12F">
+    <w:name w:val="B8B8D173B940492CB2C163129836C12F"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="328C873B7E784072BF85980DFEB2755D">
+    <w:name w:val="328C873B7E784072BF85980DFEB2755D"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCADCD5F8C53491B914AB03DFE0BC8B9">
+    <w:name w:val="FCADCD5F8C53491B914AB03DFE0BC8B9"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E14C87608AE04AB5839620E0771832F3">
     <w:name w:val="E14C87608AE04AB5839620E0771832F3"/>
-    <w:rsid w:val="00B7209B"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32EAB9B5B8F44F5C9FD9A0324350C1CC1">
+    <w:name w:val="32EAB9B5B8F44F5C9FD9A0324350C1CC1"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6A7D104F5DE48BC913267DA5158471D1">
+    <w:name w:val="E6A7D104F5DE48BC913267DA5158471D1"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B02C07EA40C44D9B2FFBCAF13FD9FD21">
+    <w:name w:val="9B02C07EA40C44D9B2FFBCAF13FD9FD21"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E9526FD72D44F37A9D922DF38E9AA011">
+    <w:name w:val="4E9526FD72D44F37A9D922DF38E9AA011"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="608E9F6CC4D444BC8847BE882727F32A1">
+    <w:name w:val="608E9F6CC4D444BC8847BE882727F32A1"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="104A5449AD5E44919C56F2B833BD3EA91">
+    <w:name w:val="104A5449AD5E44919C56F2B833BD3EA91"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E585E09048F848359801CC54D3A7AC6A1">
+    <w:name w:val="E585E09048F848359801CC54D3A7AC6A1"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="590A9FB2C44842158B393DF99750856A1">
+    <w:name w:val="590A9FB2C44842158B393DF99750856A1"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59272D2B329E4DB0B4E4B26F9DD59D5E1">
+    <w:name w:val="59272D2B329E4DB0B4E4B26F9DD59D5E1"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64D43193FB1B470F9648074F5F4CC9D21">
+    <w:name w:val="64D43193FB1B470F9648074F5F4CC9D21"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1DA716D632F4A578B302E5A0777230D1">
+    <w:name w:val="C1DA716D632F4A578B302E5A0777230D1"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EF5F9E9EC8D4589B52E33C5E73CA6631">
+    <w:name w:val="1EF5F9E9EC8D4589B52E33C5E73CA6631"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1AEE559A10344C682F82DE7DA7BA6511">
+    <w:name w:val="A1AEE559A10344C682F82DE7DA7BA6511"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51B92A4550BA4EB4891B35CC58EFFD1C1">
+    <w:name w:val="51B92A4550BA4EB4891B35CC58EFFD1C1"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8B8D173B940492CB2C163129836C12F1">
+    <w:name w:val="B8B8D173B940492CB2C163129836C12F1"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="328C873B7E784072BF85980DFEB2755D1">
+    <w:name w:val="328C873B7E784072BF85980DFEB2755D1"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCADCD5F8C53491B914AB03DFE0BC8B91">
+    <w:name w:val="FCADCD5F8C53491B914AB03DFE0BC8B91"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E14C87608AE04AB5839620E0771832F31">
+    <w:name w:val="E14C87608AE04AB5839620E0771832F31"/>
+    <w:rsid w:val="00C17300"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -3920,300 +5715,86 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...157 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC015377-0C68-4EDE-827C-FD16F2FFD8EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>367</Words>
-  <Characters>2098</Characters>
+  <Words>371</Words>
+  <Characters>2117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2461</CharactersWithSpaces>
+  <CharactersWithSpaces>2484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>State's Affidavit of Abuse or Neglect</dc:title>
   <dc:subject/>
   <dc:creator>Undeberg, Paige</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>