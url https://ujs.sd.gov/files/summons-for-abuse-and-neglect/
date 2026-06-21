--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -10,808 +10,903 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="0CC49B5F" w14:textId="29AB72F8" w:rsidR="000056FB" w:rsidRPr="000056FB" w:rsidRDefault="000056FB" w:rsidP="000056FB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000056FB">
+        <w:t>SUMMONS</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000056FB">
+        <w:t>ABUSE OR NEGLECT</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-24"/>
         <w:tblW w:w="9900" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4950"/>
         <w:gridCol w:w="4950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A214B9" w:rsidRPr="000C3945" w14:paraId="5A4364A8" w14:textId="77777777" w:rsidTr="00FA6B4C">
+      <w:tr w:rsidR="00A214B9" w:rsidRPr="000C3945" w14:paraId="5A4364A8" w14:textId="77777777" w:rsidTr="000056FB">
         <w:trPr>
           <w:trHeight w:val="903"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F63A0FE" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="1F63A0FE" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="15"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk204073153"/>
             <w:r w:rsidRPr="000C3945">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>STATE OF SOUTH DAKOTA:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C23EE3D" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="4C23EE3D" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="1147"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3945">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>SS:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19777C52" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="19777C52" w14:textId="60066AB7" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:hanging="15"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3945">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">COUNTY OF  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="2065983611"/>
                 <w:placeholder>
                   <w:docPart w:val="C4B78A2223EC448487B618BFB3C65A1A"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="000C3945">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="County Name"/>
+                    <w:tag w:val="CountyName"/>
+                    <w:id w:val="-1113047569"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="003F40FC" w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17E90752" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="17E90752" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="66"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3945">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>IN CIRCUIT COURT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61CA8ABC" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="61CA8ABC" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="66" w:hanging="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3239461C" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="3239461C" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00000000" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="66"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:alias w:val="SEVENTH"/>
-                <w:tag w:val="FIFTH"/>
+                <w:alias w:val="Judicial Circuit Selection"/>
+                <w:tag w:val="JudicialCircuitSelection"/>
                 <w:id w:val="-1993558601"/>
                 <w:placeholder>
                   <w:docPart w:val="8CEE854375FF47C5A5BB18168457003C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="FIRST" w:value="FIRST"/>
                   <w:listItem w:displayText="SECOND" w:value="SECOND"/>
                   <w:listItem w:displayText="THIRD" w:value="THIRD"/>
                   <w:listItem w:displayText="FOURTH" w:value="FOURTH"/>
                   <w:listItem w:displayText="FIFTH" w:value="FIFTH"/>
                   <w:listItem w:displayText="SIXTH" w:value="SIXTH"/>
                   <w:listItem w:displayText="SEVENTH" w:value="SEVENTH"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A214B9" w:rsidRPr="000C3945">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="666666"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A214B9" w:rsidRPr="000C3945">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">  JUDICIAL CIRCUIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A214B9" w:rsidRPr="000C3945" w14:paraId="14D2221F" w14:textId="77777777" w:rsidTr="00FA6B4C">
+      <w:tr w:rsidR="00A214B9" w:rsidRPr="000C3945" w14:paraId="14D2221F" w14:textId="77777777" w:rsidTr="000056FB">
         <w:trPr>
           <w:trHeight w:val="3903"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66795B9E" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="66795B9E" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="1530" w:right="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58BCAD64" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="58BCAD64" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="75"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3945">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>THE PEOPLE OF THE STATE OF SOUTH DAKOTA IN THE INTEREST OF,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5954ABDE" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="5954ABDE" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20525BFC" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="20525BFC" w14:textId="05B0BDC2" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00000000" w:rsidP="000056FB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-1588372284"/>
                 <w:placeholder>
                   <w:docPart w:val="576E876654D54CEE839288A4AF2CF907"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00A214B9" w:rsidRPr="000C3945">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="Child First and Last Name"/>
+                    <w:tag w:val="ChildFirstAndLastName"/>
+                    <w:id w:val="-1838529843"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="003F40FC" w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A214B9" w:rsidRPr="000C3945">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00A214B9" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(DOB: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
+                <w:alias w:val="Child Date of Birth"/>
+                <w:tag w:val="ChildDateOfBirth"/>
                 <w:id w:val="540786922"/>
                 <w:placeholder>
                   <w:docPart w:val="91D374601437402D946B5DB8F301DC3B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="mM/dd/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A214B9" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="666666"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A214B9" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="129FA173" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="129FA173" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="75" w:hanging="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3945">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child(ren), and </w:t>
+              <w:t>Child(ren), and concerning</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="11017685" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="11017685" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="720" w:hanging="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="002C9992" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="002C9992" w14:textId="55854E9E" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00000000" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="75" w:hanging="11"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="1019514207"/>
                 <w:placeholder>
                   <w:docPart w:val="576E876654D54CEE839288A4AF2CF907"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00A214B9" w:rsidRPr="000C3945">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="Respondent One First and Last Name"/>
+                    <w:tag w:val="RespondentOneFirstAndLastName"/>
+                    <w:id w:val="2026209766"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="003F40FC" w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A214B9" w:rsidRPr="000C3945">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A214B9" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(DOB: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
+                <w:alias w:val="Respondent One Date of Birth"/>
+                <w:tag w:val="RespondentOneDateOfBirth"/>
                 <w:id w:val="-629778733"/>
                 <w:placeholder>
                   <w:docPart w:val="91D374601437402D946B5DB8F301DC3B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="mM/dd/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A214B9" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="666666"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A214B9" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A0C33EE" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="4A0C33EE" w14:textId="12F0FF26" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="75" w:hanging="11"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3945">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="1113250901"/>
                 <w:placeholder>
                   <w:docPart w:val="576E876654D54CEE839288A4AF2CF907"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="000C3945">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Aptos"/>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="Respondent Two First and Last Name"/>
+                    <w:tag w:val="RespondentTwoFirstAndLastName"/>
+                    <w:id w:val="73404183"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="003F40FC" w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000C3945">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">(DOB: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Aptos"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
+                <w:alias w:val="Respondent Two Date of Birth"/>
+                <w:tag w:val="RespondentTwoDateOfBirth"/>
                 <w:id w:val="626359760"/>
                 <w:placeholder>
                   <w:docPart w:val="91D374601437402D946B5DB8F301DC3B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="mM/dd/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="666666"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51310CA6" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="51310CA6" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="75" w:hanging="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3945">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Respondent(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61BF26B3" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="61BF26B3" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-15" w:right="75" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D3C9E87" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7D3C9E87" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-15" w:right="75" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="199AAAC4" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="199AAAC4" w14:textId="651F6487" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-15" w:right="75" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="666666"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3945">
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">File No. </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C3945">
-[...5 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Aptos"/>
+                  <w:color w:val="666666"/>
+                </w:rPr>
+                <w:alias w:val="File Number"/>
+                <w:tag w:val="FileNumber"/>
+                <w:id w:val="12590540"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="003F40FC">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Aptos"/>
+                    <w:color w:val="666666"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
-          <w:p w14:paraId="5D95CF48" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="5D95CF48" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-15" w:right="75" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:b/>
                 <w:color w:val="666666"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="573DF231" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="573DF231" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-15" w:right="75" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Aptos"/>
                 <w:b/>
                 <w:color w:val="666666"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E81375C" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7E81375C" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-15" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E35C466" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="3E35C466" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-15" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FBC6030" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2FBC6030" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-15" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="S_AoN"/>
             <w:r w:rsidRPr="000C3945">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SUMMONS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68C2D0D3" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="68C2D0D3" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="000C3945" w:rsidRDefault="00A214B9" w:rsidP="000056FB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-15" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3945">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ABUSE OR NEGLECT</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="6E328207" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-270" w:right="-720"/>
         <w:rPr>
@@ -849,51 +944,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="532C5971" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-270" w:right="-720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00467C19">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>YOU ARE HEREBY NOTIFIED</w:t>
       </w:r>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the permanent termination of your parental/custodial rights is a possible disposition under these proceedings and that you and the child have a right to an attorney at all stages of the proceedings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67702EE5" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
+    <w:p w14:paraId="67702EE5" w14:textId="388A36A7" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-270" w:right="-720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00467C19">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>YOU ARE HEREBY NOTIFIED</w:t>
       </w:r>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the Court has set an </w:t>
       </w:r>
       <w:r w:rsidRPr="00467C19">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -907,253 +1002,362 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Hearing on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="34708421"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Hearing Details"/>
+              <w:tag w:val="HearingDetails"/>
+              <w:id w:val="-1656369171"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-1855879876"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Hearing Date Day"/>
+              <w:tag w:val="HearingDateDay"/>
+              <w:id w:val="-531878748"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>day of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-2016595265"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Hearing Date Month"/>
+              <w:tag w:val="HearingDateMonth"/>
+              <w:id w:val="-1584603337"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00467C19">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="542022106"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Hearing Date Year"/>
+              <w:tag w:val="HearingDateYear"/>
+              <w:id w:val="2109918389"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the hour of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="557361289"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Hearing Time"/>
+              <w:tag w:val="HearingTime"/>
+              <w:id w:val="2090333725"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="1942873226"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Hearing County Name"/>
+              <w:tag w:val="HearingCountyName"/>
+              <w:id w:val="230974662"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> County Courthouse, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="494302683"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Hearing City Name"/>
+              <w:tag w:val="HearingCityName"/>
+              <w:id w:val="-1136023919"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>South Dakota. You are required to appear at this hearing and respond to the Petition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C40824" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-270" w:right="-720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
@@ -1180,142 +1384,187 @@
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00467C19">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>YOU ARE HEREBY NOTIFIED</w:t>
       </w:r>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the Indian Child Welfare Act does apply to these proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324F0F15" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E026A9A" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
+    <w:p w14:paraId="1E026A9A" w14:textId="5554720C" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
       <w:pPr>
         <w:ind w:left="3600" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Dated this </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="449133634"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Document Date Day"/>
+              <w:tag w:val="DocumentDateDay"/>
+              <w:id w:val="-1511975065"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> day of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="2127580885"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Document Date Month"/>
+              <w:tag w:val="DocumentDateMonth"/>
+              <w:id w:val="-518699812"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, 20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="1006169510"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Document Date Year"/>
+              <w:tag w:val="DocumentDateYear"/>
+              <w:id w:val="440579418"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC064D8" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -1365,229 +1614,289 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38E99693" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="002C72E1" w:rsidRDefault="00A214B9" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A214B9" w:rsidRPr="002C72E1" w14:paraId="33ECA57D" w14:textId="77777777" w:rsidTr="00FA6B4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F69B4EC" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2F69B4EC" w14:textId="13C928AF" w:rsidR="00A214B9" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:ind w:left="10"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-768538005"/>
                 <w:placeholder>
                   <w:docPart w:val="CB9E61AC180A4EBC8D7A00EFE9B97ED2"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00A214B9" w:rsidRPr="002C72E1">
-[...5 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:color w:val="auto"/>
+                    </w:rPr>
+                    <w:alias w:val="Signing County"/>
+                    <w:tag w:val="SigningCounty"/>
+                    <w:id w:val="-769858594"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A214B9" w:rsidRPr="002C72E1">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> County</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="054E9D13" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="002C72E1" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:alias w:val="Deputy State’s"/>
-                <w:tag w:val="Deputy State’s"/>
+                <w:alias w:val="Attorney Type Selection"/>
+                <w:tag w:val="AttorneyTypeSelection"/>
                 <w:id w:val="-1351021803"/>
                 <w:placeholder>
                   <w:docPart w:val="C34F92BCCAE046458555A975032F9B63"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="State’s" w:value="State’s"/>
                   <w:listItem w:displayText="Deputy State’s" w:value="Deputy State’s"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A214B9" w:rsidRPr="00F93A91">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A214B9" w:rsidRPr="002C72E1">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Attorney</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1895801C" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A606187" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
+    <w:p w14:paraId="3A606187" w14:textId="595F4874" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
       <w:pPr>
         <w:ind w:left="-720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Subscribed and sworn before me this </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-638417795"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Notary Date Day"/>
+              <w:tag w:val="NotaryDateDay"/>
+              <w:id w:val="1934559681"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> day of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="766815404"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Notary Date Month"/>
+              <w:tag w:val="NotaryDateMonth"/>
+              <w:id w:val="-1116145826"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, 20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-493886764"/>
           <w:placeholder>
             <w:docPart w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F93A91">
-[...5 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:alias w:val="Notary Date Year"/>
+              <w:tag w:val="NotaryDateYear"/>
+              <w:id w:val="1290785247"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="000F087F" w:rsidRPr="00965DDE">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8A4A18" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A492A39" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E5ACB1" w14:textId="77777777" w:rsidR="00A214B9" w:rsidRPr="004635CB" w:rsidRDefault="00A214B9" w:rsidP="00A214B9">
@@ -1669,151 +1978,153 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004635CB">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">My Commission expires: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
+          <w:alias w:val="Commission Expiration Date"/>
+          <w:tag w:val="CommissionExpirationDate"/>
           <w:id w:val="55905342"/>
           <w:placeholder>
             <w:docPart w:val="2FFD12F72D4E4C45BE052D68A368CEF0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="MMMM d, yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F93A91">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7620F3CC" w14:textId="77777777" w:rsidR="00605A75" w:rsidRDefault="00605A75"/>
     <w:sectPr w:rsidR="00605A75" w:rsidSect="00A214B9">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="1440" w:bottom="990" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07DE3643" w14:textId="77777777" w:rsidR="007802A8" w:rsidRDefault="007802A8" w:rsidP="00501BB2">
+    <w:p w14:paraId="042F17A0" w14:textId="77777777" w:rsidR="008F5358" w:rsidRDefault="008F5358" w:rsidP="00501BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="555ACF0C" w14:textId="77777777" w:rsidR="007802A8" w:rsidRDefault="007802A8" w:rsidP="00501BB2">
+    <w:p w14:paraId="1C332EFC" w14:textId="77777777" w:rsidR="008F5358" w:rsidRDefault="008F5358" w:rsidP="00501BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="448DAA24" w14:textId="77777777" w:rsidR="00501BB2" w:rsidRDefault="00501BB2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-305164986"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="68F66BD0" w14:textId="6D652062" w:rsidR="00501BB2" w:rsidRPr="00501BB2" w:rsidRDefault="00501BB2" w:rsidP="00501BB2">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:left="-540"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
@@ -1858,175 +2169,184 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00501BB2">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="68506B8E" w14:textId="77777777" w:rsidR="00501BB2" w:rsidRDefault="00501BB2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B37F93B" w14:textId="77777777" w:rsidR="00501BB2" w:rsidRDefault="00501BB2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="053C60FA" w14:textId="77777777" w:rsidR="007802A8" w:rsidRDefault="007802A8" w:rsidP="00501BB2">
+    <w:p w14:paraId="2C922819" w14:textId="77777777" w:rsidR="008F5358" w:rsidRDefault="008F5358" w:rsidP="00501BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F647C4D" w14:textId="77777777" w:rsidR="007802A8" w:rsidRDefault="007802A8" w:rsidP="00501BB2">
+    <w:p w14:paraId="210BBDB5" w14:textId="77777777" w:rsidR="008F5358" w:rsidRDefault="008F5358" w:rsidP="00501BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="238D6E9F" w14:textId="77777777" w:rsidR="00501BB2" w:rsidRDefault="00501BB2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E522908" w14:textId="77777777" w:rsidR="00501BB2" w:rsidRDefault="00501BB2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2566466C" w14:textId="77777777" w:rsidR="00501BB2" w:rsidRDefault="00501BB2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="76"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A214B9"/>
+    <w:rsid w:val="000056FB"/>
+    <w:rsid w:val="000C16CD"/>
+    <w:rsid w:val="000F087F"/>
+    <w:rsid w:val="003F40FC"/>
     <w:rsid w:val="00501BB2"/>
     <w:rsid w:val="00605A75"/>
     <w:rsid w:val="007802A8"/>
+    <w:rsid w:val="00796CD0"/>
+    <w:rsid w:val="00800E79"/>
+    <w:rsid w:val="008F5358"/>
+    <w:rsid w:val="00964A07"/>
     <w:rsid w:val="00A214B9"/>
+    <w:rsid w:val="00E22635"/>
     <w:rsid w:val="00ED31F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="795EEB06"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5F994701-A522-44D5-8F2D-248946168417}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2400,63 +2720,64 @@
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A214B9"/>
     <w:pPr>
       <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
       <w:ind w:left="425" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00A214B9"/>
+    <w:rsid w:val="000056FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A214B9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -2645,56 +2966,57 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00A214B9"/>
+    <w:rsid w:val="000056FB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A214B9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A214B9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -3037,66 +3359,66 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00501BB2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C4B78A2223EC448487B618BFB3C65A1A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{569A2E2B-D0CE-4E56-A58B-33188D4943A0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000F29C0" w:rsidRDefault="00BA7F34" w:rsidP="00BA7F34">
           <w:pPr>
             <w:pStyle w:val="C4B78A2223EC448487B618BFB3C65A1A"/>
           </w:pPr>
           <w:r w:rsidRPr="004101A8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -3287,122 +3609,153 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8EA62E67-8FA6-45F7-8D2D-8F45E3AEF9A5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000F29C0" w:rsidRDefault="00BA7F34" w:rsidP="00BA7F34">
           <w:pPr>
             <w:pStyle w:val="2FFD12F72D4E4C45BE052D68A368CEF0"/>
           </w:pPr>
           <w:r w:rsidRPr="00F93A91">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C3D64E07-1BF8-42D8-8C23-65113ADE5847}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004A37EA">
+          <w:r w:rsidRPr="00965DDE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA7F34"/>
+    <w:rsid w:val="000C16CD"/>
     <w:rsid w:val="000F29C0"/>
+    <w:rsid w:val="004A37EA"/>
     <w:rsid w:val="00770AD4"/>
+    <w:rsid w:val="00796CD0"/>
+    <w:rsid w:val="00B83A0F"/>
     <w:rsid w:val="00BA7F34"/>
     <w:rsid w:val="00C17597"/>
+    <w:rsid w:val="00D57672"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3790,89 +4143,108 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BA7F34"/>
+    <w:rsid w:val="004A37EA"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4B78A2223EC448487B618BFB3C65A1A">
     <w:name w:val="C4B78A2223EC448487B618BFB3C65A1A"/>
     <w:rsid w:val="00BA7F34"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CEE854375FF47C5A5BB18168457003C">
     <w:name w:val="8CEE854375FF47C5A5BB18168457003C"/>
     <w:rsid w:val="00BA7F34"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="576E876654D54CEE839288A4AF2CF907">
     <w:name w:val="576E876654D54CEE839288A4AF2CF907"/>
     <w:rsid w:val="00BA7F34"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="91D374601437402D946B5DB8F301DC3B">
     <w:name w:val="91D374601437402D946B5DB8F301DC3B"/>
     <w:rsid w:val="00BA7F34"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="90EB6DAD8F6C4925B19CBA4866FC886E">
     <w:name w:val="90EB6DAD8F6C4925B19CBA4866FC886E"/>
     <w:rsid w:val="00BA7F34"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB9E61AC180A4EBC8D7A00EFE9B97ED2">
     <w:name w:val="CB9E61AC180A4EBC8D7A00EFE9B97ED2"/>
     <w:rsid w:val="00BA7F34"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C34F92BCCAE046458555A975032F9B63">
     <w:name w:val="C34F92BCCAE046458555A975032F9B63"/>
     <w:rsid w:val="00BA7F34"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FFD12F72D4E4C45BE052D68A368CEF0">
     <w:name w:val="2FFD12F72D4E4C45BE052D68A368CEF0"/>
     <w:rsid w:val="00BA7F34"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1171458D269347B08789C61222153483">
+    <w:name w:val="1171458D269347B08789C61222153483"/>
+    <w:rsid w:val="004A37EA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64F931A1A9E14369AD86AA29D79C5DDB">
+    <w:name w:val="64F931A1A9E14369AD86AA29D79C5DDB"/>
+    <w:rsid w:val="004A37EA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4725519CE9BF454781FBA6118E461B97">
+    <w:name w:val="4725519CE9BF454781FBA6118E461B97"/>
+    <w:rsid w:val="004A37EA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF56D98369D84B458ABE898F368DC028">
+    <w:name w:val="BF56D98369D84B458ABE898F368DC028"/>
+    <w:rsid w:val="004A37EA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -4131,57 +4503,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>342</Words>
-  <Characters>1952</Characters>
+  <Words>351</Words>
+  <Characters>2006</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2290</CharactersWithSpaces>
+  <CharactersWithSpaces>2353</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Undeberg, Paige</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>