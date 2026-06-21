--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -7,98 +7,68 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="78FC2898" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+    <w:p w14:paraId="7CAE4F91" w14:textId="14A69445" w:rsidR="00AD24E2" w:rsidRPr="006727BC" w:rsidRDefault="00AD24E2" w:rsidP="006727BC">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B54833">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006727BC">
         <w:t>SOUTH DAKOTA UNIFIED JUDICIAL SYSTEM</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:bookmarkStart w:id="0" w:name="TCR"/>
+      <w:r w:rsidR="006727BC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006727BC">
         <w:t>TEMPORARY CUSTODY DIRECTIVE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-810" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblCaption w:val="South Dakota Unified Judicial System Temporary Custody Directive"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="413"/>
         <w:gridCol w:w="363"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="177"/>
         <w:gridCol w:w="273"/>
         <w:gridCol w:w="447"/>
         <w:gridCol w:w="453"/>
         <w:gridCol w:w="810"/>
@@ -147,63 +117,187 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NAME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9394" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="25775866" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="25775866" w14:textId="188DC481" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="0000089C" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter first and last name"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text16"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="11B00440" w14:textId="77777777" w:rsidTr="00D65CD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4EEC02B3" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -266,63 +360,187 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ADDRESS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9394" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1564603A" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="1564603A" w14:textId="007FAB1B" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="0000089C" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter your address"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text17"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="7CD6A48B" w14:textId="77777777" w:rsidTr="00D65CD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="24AB0954" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -386,63 +604,187 @@
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MOTHER:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="52CC750D" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="52CC750D" w14:textId="4F1BD39A" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00A456A8" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter the mother's name"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="08B34F4A" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
@@ -450,63 +792,187 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>FATHER:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4372" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61F57C02" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="61F57C02" w14:textId="0A4621B9" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00A456A8" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text19"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter the father's name"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text19"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="4F07DEEF" w14:textId="77777777" w:rsidTr="00D65CD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5096" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0FD17414" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -607,239 +1073,364 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Other custodian or guardian information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7234" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="35EF1B3A" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="35EF1B3A" w14:textId="1EBE556D" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00A456A8" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text20"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter custodian or guardian information"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="5132DE4B" w14:textId="77777777" w:rsidTr="00D65CD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2A8E8148" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38027442" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="38027442" w14:textId="350B2425" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00A456A8" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter custodian or guardian information"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text6"/>
-            <w:r w:rsidRPr="00B54833">
+            <w:bookmarkStart w:id="6" w:name="Text6"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="59ACA4DD" w14:textId="77777777" w:rsidTr="00D65CD0">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="683" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2786C6AE" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -1150,186 +1741,187 @@
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AGE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0840CD46" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="0840CD46" w14:textId="6CC0B90B" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00A456A8" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter their age"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text7"/>
-            <w:r w:rsidRPr="00B54833">
+            <w:bookmarkStart w:id="7" w:name="Text7"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="390FA9D5" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
@@ -1338,186 +1930,187 @@
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DOB:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="28F31B16" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="28F31B16" w14:textId="23627A05" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00A456A8" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter their Date of Birth (MM/DD/YYYY)"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text8"/>
-            <w:r w:rsidRPr="00B54833">
+            <w:bookmarkStart w:id="8" w:name="Text8"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1162D225" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
@@ -1526,151 +2119,149 @@
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SEX:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="17247CEE" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="17247CEE" w14:textId="37DD3A62" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="-739244658"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
+                <w:r w:rsidR="004812C0">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Male</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD985BC" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="6DD985BC" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="160052824"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Female</w:t>
             </w:r>
@@ -1703,219 +2294,216 @@
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>RACE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="22DA5FD3" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="22DA5FD3" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="193889215"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9AE863" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="2E9AE863" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="-187769152"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Indian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07D1E36D" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="07D1E36D" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="-1319961578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other</w:t>
             </w:r>
@@ -1953,186 +2541,187 @@
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C94CB78" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="6C94CB78" w14:textId="24AB25C8" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="004812C0" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter today's date (MM/DD/YYYY)"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text9"/>
-            <w:r w:rsidRPr="00B54833">
+            <w:bookmarkStart w:id="9" w:name="Text9"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="234EAB83" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
@@ -2141,63 +2730,187 @@
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TIME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1602" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C16903E" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="1C16903E" w14:textId="33F851D6" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="004812C0" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text21"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter the current time"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Text21"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="28A85139" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
@@ -2205,186 +2918,187 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>COUNTY:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C40C21C" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="5C40C21C" w14:textId="38B6736B" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="004812C0" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter the county"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text11"/>
-            <w:r w:rsidRPr="00B54833">
+            <w:bookmarkStart w:id="11" w:name="Text11"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="2419024E" w14:textId="77777777" w:rsidTr="00D65CD0">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="76383A51" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -2396,186 +3110,187 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CALLER:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66222990" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="66222990" w14:textId="680B1055" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="004812C0" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter the caller's name"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text15"/>
-            <w:r w:rsidRPr="00B54833">
+            <w:bookmarkStart w:id="12" w:name="Text15"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="47A16822" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
@@ -2583,186 +3298,187 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AGENCY:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1624ACA2" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="1624ACA2" w14:textId="62AA3396" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="001737D3" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter the Agency name"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text14"/>
-            <w:r w:rsidRPr="00B54833">
+            <w:bookmarkStart w:id="13" w:name="Text14"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="17FF72E2" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
@@ -2770,186 +3486,187 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TITLE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE70C23" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="3DE70C23" w14:textId="6CC1A9D9" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="001737D3" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter the caller's Title"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text13"/>
-            <w:r w:rsidRPr="00B54833">
+            <w:bookmarkStart w:id="14" w:name="Text13"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="63C971DB" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
@@ -2957,184 +3674,187 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PHONE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4221C1EA" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="4221C1EA" w14:textId="7473F5BF" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="001737D3" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter the caller's phone number"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
+            <w:bookmarkStart w:id="15" w:name="Text12"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B54833">
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00B54833">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="01708254" w14:textId="77777777" w:rsidTr="00D65CD0">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6E7A2B12" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -3147,151 +3867,149 @@
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mother Available:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD34F58" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="5FD34F58" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="8734659"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4897BBE9" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="4897BBE9" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="-1030334671"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
@@ -3352,150 +4070,148 @@
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Suitable:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AEE135" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="77AEE135" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="2132673009"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B02B1ED" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="0B02B1ED" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="346912157"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
@@ -3533,151 +4249,149 @@
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Father Available:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6579C292" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="6579C292" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="-1528868841"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2A4FDB" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="0B2A4FDB" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="-456487237"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
@@ -3738,150 +4452,148 @@
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Suitable:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C13D511" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="4C13D511" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="-445397691"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE1BE1A" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00C77792" w:rsidP="00AD24E2">
+          <w:p w14:paraId="2FE1BE1A" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00000000" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="16520493"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD24E2" w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
@@ -3918,287 +4630,448 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ALLEGATION(S):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8944" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58E3F68D" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="58E3F68D" w14:textId="55A31CDE" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="001737D3" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text22"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter allegation details"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="Text22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="2A1A8923" w14:textId="77777777" w:rsidTr="00D65CD0">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24298224" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="677261B0" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
+          <w:p w14:paraId="677261B0" w14:textId="473AC078" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="001737D3" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text23"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter allegation details"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="Text23"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-720" w:tblpY="37"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="South Dakota Unified Judicial System Temporary Custody Directive"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="5401"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="378AC72A" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="570BC247" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
-[...34 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="79291154" w14:textId="368983AE" w:rsidR="00AD24E2" w:rsidRPr="006727BC" w:rsidRDefault="00AD24E2" w:rsidP="006727BC">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006727BC">
               <w:t>CONSIDERATIONS (check as appropriate):</w:t>
             </w:r>
+            <w:r w:rsidR="006727BC">
+              <w:br/>
+              <w:t>Apparent, alleged or adjudicated</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="5338F72F" w14:textId="77777777" w:rsidTr="00AD24E2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="14902319" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="620775A4" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
-[...62 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4B6FA169" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="006727BC" w:rsidRDefault="00AD24E2" w:rsidP="006727BC">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:spacing w:before="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006727BC">
               <w:t>ABUSED OR NEGLECTED CHILD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="069DD61F" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-1972817138"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="789F2369" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -4229,51 +5102,50 @@
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Child is abandoned or is seriously endangered by the child’s environment; or</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="48AB0423" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-1854182971"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="702C12C3" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -4297,117 +5169,83 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>There exists imminent danger to the child’s life or safety and immediate removal of the child from the child’s parents, guardian or custodian appears to be necessary for the protection of the child.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="0E764424" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="63CA9A6A" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="6E92BD54" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="006727BC">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
-                <w:b/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>CHILD IN NEED OF SUPERVISION – CHINS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="440F89F0" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="468"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-1160688874"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6A20E008" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -4445,51 +5283,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="1E138A46" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:id w:val="1885447357"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="232B9F18" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="5B832C91" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
@@ -4531,51 +5368,50 @@
               </w:rPr>
               <w:t>The child is being held for another jurisdiction as a parole or probation violator, as violator, as a runaway or as a person under court-ordered detention;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="376C31B2" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="648"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="183329482"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6EAC670F" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -4609,51 +5445,50 @@
               </w:rPr>
               <w:t>The child has a demonstrated propensity to run away from the child’s home, from court-ordered placement outside the child’s home or from agencies charged with providing temporary care for the child;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="3837B3D2" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="1703127451"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4CBB408C" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -4691,51 +5526,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="687A18C3" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:id w:val="-189840733"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="4BFA61D2" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="5F8789A8" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
@@ -4777,51 +5611,50 @@
               </w:rPr>
               <w:t>There are specific, articulated circumstances which justify the detention for the protection of the child from potentially immediate harm to the child or others; or</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="5F3C9E62" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="21"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-459577099"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2F14F072" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -4861,104 +5694,81 @@
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="320B18F0" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="182"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33950732" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7741CAB9" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
-[...27 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7741CAB9" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="006727BC" w:rsidRDefault="00AD24E2" w:rsidP="006727BC">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:spacing w:before="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006727BC">
               <w:t>DELINQUENT CHILD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="711049E3" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-1295210774"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6EC8813B" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -4994,51 +5804,50 @@
               </w:rPr>
               <w:t>The child has failed to comply with court services or a court-ordered Department of Corrections program;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="3879265D" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="1870174967"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="18EF8B65" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -5074,51 +5883,50 @@
               </w:rPr>
               <w:t>The child is a fugitive from another jurisdiction;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="67E3ADE6" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="27"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-987006471"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1AC18C63" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -5152,51 +5960,50 @@
               </w:rPr>
               <w:t>The child is charged with sexual contact (22-22-7), a crime of violence (22-1-2(9)) or a serious property crime (felony); or</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="10C3A02B" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-169185635"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="24933350" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -5280,51 +6087,50 @@
               </w:rPr>
               <w:t>The child has a demonstrable recent record of:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="65A977E2" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-1424023793"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="09C28E7E" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -5358,51 +6164,50 @@
               </w:rPr>
               <w:t>Willful failures to appear for juvenile court;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="6577AFB4" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="12129531"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="31690C91" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -5436,51 +6241,50 @@
               </w:rPr>
               <w:t>Violent conduct;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="37593C1F" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="2033298119"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3B9C67A7" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -5514,51 +6318,50 @@
               </w:rPr>
               <w:t>Adjudications for serious property offenses; or</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="3EEAE500" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="813994546"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="270" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7564469A" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00AD24E2">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -5612,111 +6415,63 @@
         <w:gridCol w:w="104"/>
         <w:gridCol w:w="75"/>
         <w:gridCol w:w="212"/>
         <w:gridCol w:w="428"/>
         <w:gridCol w:w="2666"/>
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="32"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="66A98618" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="545FF6AF" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
-[...27 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="00876E92" w14:textId="387F46D7" w:rsidR="00AD24E2" w:rsidRPr="006727BC" w:rsidRDefault="00AD24E2" w:rsidP="006727BC">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006727BC">
               <w:t>DECISION</w:t>
             </w:r>
-          </w:p>
-[...28 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="006727BC" w:rsidRPr="006727BC">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="006727BC">
               <w:t>(Least restrictive alternative)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="7AFD26F6" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="108A2342" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
@@ -5786,51 +6541,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="216C2301" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="auto"/>
               <w:kern w:val="0"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1584523264"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="386" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5CCCA4C0" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
@@ -5874,90 +6628,213 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Released to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2870" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76186874" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="76186874" w14:textId="0687E385" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00463031" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text24"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="If checked, enter name"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="18" w:name="Text24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="1F662696" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="auto"/>
               <w:kern w:val="0"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-63879909"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="386" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4C879064" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
@@ -6001,90 +6878,213 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Parent:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3298" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FF68557" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2FF68557" w14:textId="51023659" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00463031" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text25"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="If checked, enter name"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="19" w:name="Text25"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="0EE35A82" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="auto"/>
               <w:kern w:val="0"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-321119069"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="386" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2CE30303" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
@@ -6126,90 +7126,213 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Other:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3298" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BF55C50" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7BF55C50" w14:textId="73C649C0" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00463031" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text26"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="If checked, enter name"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="20" w:name="Text26"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="5EAA8000" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="auto"/>
               <w:kern w:val="0"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="1694562965"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="386" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4313E101" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
@@ -6252,264 +7375,759 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Restrictions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2870" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10BA85C5" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="10BA85C5" w14:textId="3DE766B9" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00463031" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Add restriction details, if any"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="21" w:name="Text27"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="7C798AA4" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DFD6AFF" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4294" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DFEA12A" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0DFEA12A" w14:textId="0C799BA4" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00463031" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text28"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Add restriction details, if any"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="22" w:name="Text28"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="0980BE7F" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DC8B33B" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4294" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7790CFCC" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7790CFCC" w14:textId="445CF358" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00463031" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text29"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Add restriction details, if any"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="23" w:name="Text29"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="54A713B6" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B18CB81" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4294" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7143E4A2" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7143E4A2" w14:textId="7C2402B7" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00463031" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text30"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Add restriction details, if any"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="24" w:name="Text30"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="2B1DE52C" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="auto"/>
               <w:kern w:val="0"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1537269739"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="386" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="28AC0682" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
@@ -6553,99 +8171,222 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bond:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3585" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A2D68E5" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2A2D68E5" w14:textId="0A01429B" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
+            <w:r w:rsidR="00463031">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text31"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Enter bond amount"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="25" w:name="Text31"/>
+            <w:r w:rsidR="00463031">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00463031">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00463031">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00463031">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00463031">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00463031">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00463031">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00463031">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00463031">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="3B544CF7" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="auto"/>
               <w:kern w:val="0"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-292908476"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="386" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="34ED8381" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
@@ -6728,51 +8469,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="2B954BDC" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="auto"/>
               <w:kern w:val="0"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1823421018"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="386" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2C1979B9" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
@@ -6816,123 +8556,371 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Foster Care at:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2870" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F109E4A" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2F109E4A" w14:textId="33CB94CA" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00A67CF6" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text32"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Foster care details, if any"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="26" w:name="Text32"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="241A07D0" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="198BFBA2" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4294" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A413EFC" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2A413EFC" w14:textId="7018A9C3" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00A67CF6" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Foster care details, if any"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="27" w:name="Text33"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="073AF9EB" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1810" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15AA8E3B" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
@@ -6976,51 +8964,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="06FDCD92" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="209"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="auto"/>
               <w:kern w:val="0"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="882832823"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="386" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7C926FBA" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
@@ -7065,242 +9052,578 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Shelter at:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2870" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47BBB439" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="47BBB439" w14:textId="5832DED7" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00A67CF6" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Shelter details, if any"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="28" w:name="Text34"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="762C83EB" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51C40BDE" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4294" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69081578" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="69081578" w14:textId="50822CC7" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00A67CF6" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text35"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Shelter details, if any"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="29" w:name="Text35"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="04BD6803" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24CDBAB8" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4294" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0380F180" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0380F180" w14:textId="59168FA2" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00A67CF6" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Shelter details, if any"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="30" w:name="Text36"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="69E893A0" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="714BEA84" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
-[...28 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0870C956" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="006727BC">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>(Abused or neglected children may not be detained or jailed.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="7900FC26" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A74417C" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7329,51 +9652,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="1BE6ACAF" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="auto"/>
               <w:kern w:val="0"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-370838614"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="386" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="35D6304C" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B54833">
@@ -7417,129 +9739,501 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Detained at:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2870" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FFB0474" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="3FFB0474" w14:textId="4811B747" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00CB309E" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text37"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Detained location, if checked"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="31" w:name="Text37"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="4D0BD4C2" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B7B878B" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7B7B878B" w14:textId="0287A51A" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00CB309E" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Detained location, if checked"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="32" w:name="Text38"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="19B5D341" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59EDFAA8" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="59EDFAA8" w14:textId="67E02A19" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00CB309E" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text39"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Detained location, if checked"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="33" w:name="Text39"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="2178712B" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F761E61" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
@@ -7689,63 +10383,187 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Comments:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49473A37" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="49473A37" w14:textId="61E2008B" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="003A4287" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Add comments, if any"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="34" w:name="Text40"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD24E2" w:rsidRPr="00B54833" w14:paraId="283DDB47" w14:textId="77777777" w:rsidTr="00AD24E2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="792C0161" w14:textId="77777777" w:rsidR="00AD24E2" w:rsidRPr="00B54833" w:rsidRDefault="00AD24E2" w:rsidP="00FA6B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
@@ -7919,125 +10737,126 @@
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54833">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>INTAKE OFFICER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BCB3218" w14:textId="77777777" w:rsidR="00605A75" w:rsidRDefault="00605A75" w:rsidP="00AD24E2">
+    <w:p w14:paraId="2BCB3218" w14:textId="77777777" w:rsidR="00605A75" w:rsidRDefault="00605A75" w:rsidP="006727BC">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="90" w:right="-810"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00605A75" w:rsidSect="00AD24E2">
+    <w:sectPr w:rsidR="00605A75" w:rsidSect="006727BC">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="990" w:right="720" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A0944B0" w14:textId="77777777" w:rsidR="00C77792" w:rsidRDefault="00C77792" w:rsidP="008E1C21">
+    <w:p w14:paraId="53142BF5" w14:textId="77777777" w:rsidR="00531E9A" w:rsidRDefault="00531E9A" w:rsidP="008E1C21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B69CA5B" w14:textId="77777777" w:rsidR="00C77792" w:rsidRDefault="00C77792" w:rsidP="008E1C21">
+    <w:p w14:paraId="09BBF34F" w14:textId="77777777" w:rsidR="00531E9A" w:rsidRDefault="00531E9A" w:rsidP="008E1C21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1565603945"/>
       <w:docPartObj>
@@ -8112,109 +10931,122 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="008E1C21">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7A865267" w14:textId="77777777" w:rsidR="008E1C21" w:rsidRDefault="008E1C21">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DF11E2A" w14:textId="77777777" w:rsidR="00C77792" w:rsidRDefault="00C77792" w:rsidP="008E1C21">
+    <w:p w14:paraId="339F9F26" w14:textId="77777777" w:rsidR="00531E9A" w:rsidRDefault="00531E9A" w:rsidP="008E1C21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="154652CA" w14:textId="77777777" w:rsidR="00C77792" w:rsidRDefault="00C77792" w:rsidP="008E1C21">
+    <w:p w14:paraId="308620C8" w14:textId="77777777" w:rsidR="00531E9A" w:rsidRDefault="00531E9A" w:rsidP="008E1C21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD24E2"/>
+    <w:rsid w:val="0000089C"/>
+    <w:rsid w:val="000C16CD"/>
+    <w:rsid w:val="001737D3"/>
     <w:rsid w:val="001A30C1"/>
+    <w:rsid w:val="00376EE0"/>
+    <w:rsid w:val="003A4287"/>
+    <w:rsid w:val="003B15E8"/>
+    <w:rsid w:val="003F1DE0"/>
+    <w:rsid w:val="00463031"/>
+    <w:rsid w:val="004812C0"/>
     <w:rsid w:val="004D37AA"/>
+    <w:rsid w:val="00531E9A"/>
     <w:rsid w:val="005D5CD7"/>
     <w:rsid w:val="00605A75"/>
+    <w:rsid w:val="006727BC"/>
     <w:rsid w:val="0073056B"/>
     <w:rsid w:val="007B08C7"/>
     <w:rsid w:val="008E1C21"/>
+    <w:rsid w:val="00A456A8"/>
+    <w:rsid w:val="00A67CF6"/>
     <w:rsid w:val="00A72D77"/>
     <w:rsid w:val="00AD24E2"/>
     <w:rsid w:val="00C77792"/>
+    <w:rsid w:val="00CB309E"/>
     <w:rsid w:val="00D4478C"/>
     <w:rsid w:val="00D65CD0"/>
     <w:rsid w:val="00DF48F4"/>
     <w:rsid w:val="00ED31F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -8624,111 +11456,120 @@
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AD24E2"/>
     <w:pPr>
       <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
       <w:ind w:left="425" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00AD24E2"/>
+    <w:rsid w:val="006727BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AD24E2"/>
+    <w:rsid w:val="006727BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-720" w:y="37"/>
       <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AD24E2"/>
+    <w:rsid w:val="006727BC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-720" w:y="37"/>
       <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AD24E2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="22"/>
@@ -8869,84 +11710,85 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00AD24E2"/>
+    <w:rsid w:val="006727BC"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00AD24E2"/>
+    <w:rsid w:val="006727BC"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00AD24E2"/>
+    <w:rsid w:val="006727BC"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00AD24E2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00AD24E2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -9573,60 +12415,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F3CC03F384F9524194EFA93F4E541F44" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="32bd7850cc6df85edfdc3e044048d22f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="1d9bef39-3b19-489c-b637-2524f36e2b77" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7227cbbf9a530761c0080c78319a5247" ns3:_="">
     <xsd:import namespace="1d9bef39-3b19-489c-b637-2524f36e2b77"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d9bef39-3b19-489c-b637-2524f36e2b77" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
@@ -9726,132 +12558,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FCBE8C4-98BF-407D-8353-96592E61BFBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1d9bef39-3b19-489c-b637-2524f36e2b77"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA5E0906-A951-4FC2-9FE0-FD23E7DAA082}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA6BA3DF-008B-46C3-A551-081DC7F8496A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BB3B1D8-926D-4AF8-ABF9-003081A1802D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>590</Words>
-  <Characters>2927</Characters>
+  <Words>595</Words>
+  <Characters>3393</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>243</Lines>
-  <Paragraphs>146</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Temporary Custody Directive</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3371</CharactersWithSpaces>
+  <CharactersWithSpaces>3981</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Temporary Custody Directive</dc:title>
   <dc:subject/>
   <dc:creator>Undeberg, Paige</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F3CC03F384F9524194EFA93F4E541F44</vt:lpwstr>
   </property>