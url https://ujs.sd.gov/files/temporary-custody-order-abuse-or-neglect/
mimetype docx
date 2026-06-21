--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -1,776 +1,1071 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="79A8C0B3" w14:textId="28D1069F" w:rsidR="00910BF1" w:rsidRPr="00910BF1" w:rsidRDefault="00910BF1" w:rsidP="00910BF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910BF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TEMPORARY CUSTODY ORDER</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00910BF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ABUSE OR NEGLECT</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="765"/>
         <w:tblW w:w="10747" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5310"/>
         <w:gridCol w:w="5437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w14:paraId="33931EE9" w14:textId="77777777" w:rsidTr="00FA6B4C">
+      <w:tr w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w14:paraId="33931EE9" w14:textId="77777777" w:rsidTr="00910BF1">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DED8FF6" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="6DED8FF6" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="75"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t>STATE OF SOUTH DAKOTA:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DB8C0C2" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="4DB8C0C2" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="75"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t xml:space="preserve">                                                   SS:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43C7BE00" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="007137C6" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="43C7BE00" w14:textId="3913E3FC" w:rsidR="00FD40D6" w:rsidRPr="007137C6" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="75"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t>COUNTY OF</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1781523018"/>
                 <w:placeholder>
                   <w:docPart w:val="1DCE3D794CD847939179202968D65FB9"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00D45B42">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:alias w:val="County Name"/>
+                    <w:tag w:val="CountyName"/>
+                    <w:id w:val="-2051828665"/>
+                    <w:placeholder>
+                      <w:docPart w:val="3C4C922BC50B4D64A2599B4BD8770C8E"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Click or tap here to enter </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00C42A85">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>text</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60D0D293" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="60D0D293" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t>IN CIRCUIT COURT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="462B43AB" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="462B43AB" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04CFD10A" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="04CFD10A" w14:textId="3872BF28" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00000000" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-15"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:alias w:val="SEVENTH"/>
-                <w:tag w:val="SEVENTH"/>
+                <w:alias w:val="Judicial Circuit"/>
+                <w:tag w:val="JudicialCircuit"/>
                 <w:id w:val="-410936875"/>
                 <w:placeholder>
                   <w:docPart w:val="7FD439864987441886356AD3A86105DD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="FIRST" w:value="FIRST"/>
                   <w:listItem w:displayText="SECOND" w:value="SECOND"/>
                   <w:listItem w:displayText="THIRD" w:value="THIRD"/>
                   <w:listItem w:displayText="FOURTH" w:value="FOURTH"/>
                   <w:listItem w:displayText="FIFTH" w:value="FIFTH"/>
                   <w:listItem w:displayText="SIXTH" w:value="SIXTH"/>
                   <w:listItem w:displayText="SEVENTH" w:value="SEVENTH"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FD40D6" w:rsidRPr="00D45B42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t>Choose an item.</w:t>
+                  <w:t>Choose a</w:t>
+                </w:r>
+                <w:r w:rsidR="00C42A85">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>n option</w:t>
+                </w:r>
+                <w:r w:rsidR="00FD40D6" w:rsidRPr="00D45B42">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD40D6" w:rsidRPr="00D45B42">
               <w:t xml:space="preserve"> JUDICIAL CIRCUIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w14:paraId="32FBC0D2" w14:textId="77777777" w:rsidTr="00FA6B4C">
+      <w:tr w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w14:paraId="32FBC0D2" w14:textId="77777777" w:rsidTr="00910BF1">
         <w:trPr>
           <w:trHeight w:val="3896"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E15A5EA" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2E15A5EA" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F8AD09C" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0F8AD09C" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">THE PEOPLE OF THE STATE </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D45B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">OF </w:t>
             </w:r>
             <w:r w:rsidRPr="00D45B42">
               <w:t xml:space="preserve"> SOUTH</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D45B42">
               <w:t xml:space="preserve"> DAKOTA IN THE INTEREST OF,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B71B8E7" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="5B71B8E7" w14:textId="66C29CD9" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00000000" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   <w:b/>
                   <w:kern w:val="0"/>
                   <w:u w:color="000000"/>
                   <w:bdr w:val="nil"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="1887142153"/>
                 <w:placeholder>
                   <w:docPart w:val="1BA2A9C1E4EE475394FD0951929D830F"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FD40D6" w:rsidRPr="00D45B42">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                      <w:b/>
+                      <w:kern w:val="0"/>
+                      <w:u w:color="000000"/>
+                      <w:bdr w:val="nil"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:alias w:val="Child One First and Last Name"/>
+                    <w:tag w:val="ChildOneFirstandLastName"/>
+                    <w:id w:val="-1412223413"/>
+                    <w:placeholder>
+                      <w:docPart w:val="69B720C7CD864F6D9249BDF856129A42"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Click or tap here to enter </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00C42A85">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>text</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD40D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">(DOB: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   <w:bCs/>
                   <w:kern w:val="0"/>
                   <w:u w:color="000000"/>
                   <w:bdr w:val="nil"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
+                <w:alias w:val="Child One Date of Birth"/>
+                <w:tag w:val="ChildOneDateofBirth"/>
                 <w:id w:val="1873571801"/>
                 <w:placeholder>
                   <w:docPart w:val="1E8B59683AA24B6FA9D5025873A44F0D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2025-07-10T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:bCs/>
                   </w:rPr>
-                  <w:t>Click or tap to enter a date.</w:t>
+                  <w:t xml:space="preserve">Click or tap to enter </w:t>
+                </w:r>
+                <w:r w:rsidR="00C42A85">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>date</w:t>
+                </w:r>
+                <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34CF53A7" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="004E4F0B" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="34CF53A7" w14:textId="2825190F" w:rsidR="00FD40D6" w:rsidRPr="004E4F0B" w:rsidRDefault="00000000" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   <w:b/>
                   <w:kern w:val="0"/>
                   <w:u w:color="000000"/>
                   <w:bdr w:val="nil"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="1621493606"/>
                 <w:placeholder>
                   <w:docPart w:val="1BA2A9C1E4EE475394FD0951929D830F"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FD40D6" w:rsidRPr="00D45B42">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                      <w:b/>
+                      <w:kern w:val="0"/>
+                      <w:u w:color="000000"/>
+                      <w:bdr w:val="nil"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:alias w:val="Child Two First and Last Name"/>
+                    <w:tag w:val="ChildTwoFirstandLastName"/>
+                    <w:id w:val="-724680183"/>
+                    <w:placeholder>
+                      <w:docPart w:val="31CD6FBF2D4E4319A44CB3042D45B957"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Click or tap here to enter </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00C42A85">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>text</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD40D6" w:rsidRPr="00D45B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">(DOB: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                   <w:bCs/>
                   <w:kern w:val="0"/>
                   <w:u w:color="000000"/>
                   <w:bdr w:val="nil"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
+                <w:alias w:val="Child Two Date of Birth"/>
+                <w:tag w:val="ChildTwoDateofBirth"/>
                 <w:id w:val="961535602"/>
                 <w:placeholder>
                   <w:docPart w:val="1E8B59683AA24B6FA9D5025873A44F0D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
+                <w:r w:rsidR="00D143F2" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:bCs/>
                   </w:rPr>
-                  <w:t>Click or tap to enter a date.</w:t>
+                  <w:t xml:space="preserve">Click or tap to enter </w:t>
+                </w:r>
+                <w:r w:rsidR="00D143F2">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>date</w:t>
+                </w:r>
+                <w:r w:rsidR="00D143F2" w:rsidRPr="004E4F0B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C9106D" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="10C9106D" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t>Child(ren), and concerning,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C87E883" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="0C87E883" w14:textId="3C80C2D3" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00000000" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-15" w:hanging="6"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-70969357"/>
                 <w:placeholder>
                   <w:docPart w:val="1BA2A9C1E4EE475394FD0951929D830F"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FD40D6" w:rsidRPr="00D45B42">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:alias w:val="Respondent One First and Last Name"/>
+                    <w:tag w:val="RespondentOneFirstandLast Name"/>
+                    <w:id w:val="-1133940700"/>
+                    <w:placeholder>
+                      <w:docPart w:val="AB6E986399784E80A983AA1FC6248A49"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Click or tap here to enter </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00C42A85">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>text</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD40D6" w:rsidRPr="00D45B42">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
               <w:t xml:space="preserve">(DOB: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:alias w:val="Respondent One Date of Birth"/>
+                <w:tag w:val="RespondentOneDateofBirth"/>
                 <w:id w:val="26141269"/>
                 <w:placeholder>
                   <w:docPart w:val="1E8B59683AA24B6FA9D5025873A44F0D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2025-07-03T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
+                <w:r w:rsidR="00D143F2" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:bCs/>
                   </w:rPr>
-                  <w:t>Click or tap to enter a date.</w:t>
+                  <w:t xml:space="preserve">Click or tap to enter </w:t>
+                </w:r>
+                <w:r w:rsidR="00D143F2">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>date</w:t>
+                </w:r>
+                <w:r w:rsidR="00D143F2" w:rsidRPr="004E4F0B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54EFA4EF" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="004E4F0B" w:rsidRDefault="00000000" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="54EFA4EF" w14:textId="5FBA9C5A" w:rsidR="00FD40D6" w:rsidRPr="004E4F0B" w:rsidRDefault="00000000" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-15" w:hanging="6"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="604078249"/>
                 <w:placeholder>
                   <w:docPart w:val="1BA2A9C1E4EE475394FD0951929D830F"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FD40D6" w:rsidRPr="00D45B42">
-[...4 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:alias w:val="Respondent Two First and Last Name"/>
+                    <w:tag w:val="RespondentTwoFirstandLastName"/>
+                    <w:id w:val="1216933040"/>
+                    <w:placeholder>
+                      <w:docPart w:val="30084C48060E4AFCB098E7844D041770"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Click or tap here to enter </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00C42A85">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>text</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD40D6" w:rsidRPr="00D45B42">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
               <w:t xml:space="preserve">(DOB: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:alias w:val="Respondent Two Date of Birth"/>
+                <w:tag w:val="RespondentTwoDateofBirth"/>
                 <w:id w:val="-1623605141"/>
                 <w:placeholder>
                   <w:docPart w:val="1E8B59683AA24B6FA9D5025873A44F0D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2025-07-04T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
+                <w:r w:rsidR="00D143F2" w:rsidRPr="004E4F0B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:bCs/>
                   </w:rPr>
-                  <w:t>Click or tap to enter a date.</w:t>
+                  <w:t xml:space="preserve">Click or tap to enter </w:t>
+                </w:r>
+                <w:r w:rsidR="00D143F2">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>date</w:t>
+                </w:r>
+                <w:r w:rsidR="00D143F2" w:rsidRPr="004E4F0B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD40D6" w:rsidRPr="004E4F0B">
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08973946" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="08973946" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t>Respondent(s),</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C7CDABE" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2C7CDABE" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE07A39" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="4CE07A39" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5ABDB652" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="5ABDB652" w14:textId="3385A135" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:t>Court File N</w:t>
             </w:r>
             <w:r>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00D45B42">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:alias w:val="Court File Number"/>
+                <w:tag w:val="CourtFileNumber"/>
                 <w:id w:val="-729993663"/>
                 <w:placeholder>
                   <w:docPart w:val="1BA2A9C1E4EE475394FD0951929D830F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00D45B42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
-                  <w:t>Click or tap here to enter text.</w:t>
+                  <w:t xml:space="preserve">Click or tap here to enter </w:t>
+                </w:r>
+                <w:r w:rsidR="00C42A85">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>text</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00D45B42">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3B084AEB" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="3B084AEB" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="482EFF20" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="482EFF20" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DFE3BBA" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="4DFE3BBA" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D4624E4" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="2D4624E4" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7701FBE4" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="7701FBE4" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="P_PO"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TEMPORARY CUSTODY</w:t>
             </w:r>
             <w:r w:rsidRPr="00D45B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> ORDER</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22295B75" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="22295B75" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D45B42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ABUSE OR NEGLECT</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="27A65446" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00FA6B4C">
+          <w:p w14:paraId="27A65446" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00D45B42" w:rsidRDefault="00FD40D6" w:rsidP="00910BF1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52D4D072" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRDefault="00FD40D6" w:rsidP="00FD40D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="871" w:firstLine="720"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
@@ -783,905 +1078,923 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="-90" w:firstLine="720"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The above-entitled matter having come before this Court by request of the Department of Social Services; the Court having considered the request presented and the Affidavit of the State, and finding that good cause does exist, does now </w:t>
+        <w:t>The above-entitled matter having come before this Court by request of the Department of Social Services; the Court having considered the request presented and the Affidavit of the State, and finding that good cause does exist, does now hereby</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4611DC63" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00111627" w:rsidRDefault="00FD40D6" w:rsidP="00FD40D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="-90" w:firstLine="720"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">ORDER, that there exists an emergency that requires the immediate removal of the minor child from the home; and it is </w:t>
+        <w:t>ORDER, that there exists an emergency that requires the immediate removal of the minor child from the home; and it is further</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3640A34C" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00111627" w:rsidRDefault="00FD40D6" w:rsidP="00FD40D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="-90" w:firstLine="720"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">ORDERED, that it is contrary to the welfare of the minor child to remain in the home; and it is </w:t>
+        <w:t>ORDERED, that it is contrary to the welfare of the minor child to remain in the home; and it is further</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="68C57293" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00111627" w:rsidRDefault="00FD40D6" w:rsidP="00FD40D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="-90" w:firstLine="720"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">ORDERED, that law enforcement shall assist the Department of Social Services by picking up the minor child and placing the minor child in the legal and physical custody of the Department of Social Services using whatever means necessary, this being the least restrictive alternative available and in the best interest of the minor child; and it is </w:t>
+        <w:t>ORDERED, that law enforcement shall assist the Department of Social Services by picking up the minor child and placing the minor child in the legal and physical custody of the Department of Social Services using whatever means necessary, this being the least restrictive alternative available and in the best interest of the minor child; and it is further</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="79C954AE" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00111627" w:rsidRDefault="00FD40D6" w:rsidP="00FD40D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="-90" w:firstLine="720"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">ORDERED, that the Court shall be immediately notified of the child’s placement with the Department of Social Services; and it is </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>ORDERED, that the Court shall be immediately notified of the child’s placement with the Department of Social Services; and it is further</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3BC28AE7" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00111627" w:rsidRDefault="00FD40D6" w:rsidP="00FD40D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-90" w:firstLine="720"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ORDERED, that the minor children shall be placed in temporary emergency legal and physical custody of the Department of Social Services as soon as the child are located; and it is </w:t>
+        <w:t xml:space="preserve">ORDERED, that the minor children shall be placed in temporary emergency legal and physical custody of the Department of Social Services as soon as the child </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>further</w:t>
+        <w:t>are</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00111627">
+        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> located; and it is further</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="315784C7" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRPr="00111627" w:rsidRDefault="00FD40D6" w:rsidP="00FD40D6">
+    <w:p w14:paraId="315784C7" w14:textId="4179C0E7" w:rsidR="00FD40D6" w:rsidRPr="00111627" w:rsidRDefault="00FD40D6" w:rsidP="00FD40D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-90" w:firstLine="720"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ORDERED, that a 48 Hour Hearing will be held at the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="344676883"/>
           <w:placeholder>
             <w:docPart w:val="2C76628EE200494596ACAB59E978A0F1"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00111627">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="County Courthouse"/>
+              <w:tag w:val="CountryCourthouse"/>
+              <w:id w:val="1623187200"/>
+              <w:placeholder>
+                <w:docPart w:val="64E62F91C0324F68A9C968724E36BBDB"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="00D143F2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> County Courthouse as set by the Court and the hearing will be before the Honorable in Courtroom  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-489635960"/>
           <w:placeholder>
             <w:docPart w:val="2C76628EE200494596ACAB59E978A0F1"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00111627">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Courthouse Details"/>
+              <w:tag w:val="CourthouseDetails"/>
+              <w:id w:val="-1957162940"/>
+              <w:placeholder>
+                <w:docPart w:val="B55E4642144E48668380BF2D4EFE3C84"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="00D143F2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058D9D5D" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRDefault="00FD40D6" w:rsidP="00FD40D6">
+    <w:p w14:paraId="058D9D5D" w14:textId="218396C9" w:rsidR="00FD40D6" w:rsidRDefault="00FD40D6" w:rsidP="00FD40D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-90" w:firstLine="720"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Order is effective the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1911962788"/>
           <w:placeholder>
             <w:docPart w:val="2C76628EE200494596ACAB59E978A0F1"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00111627">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Order Effective Day"/>
+              <w:tag w:val="OrderEffectiveDay"/>
+              <w:id w:val="-1563247190"/>
+              <w:placeholder>
+                <w:docPart w:val="0C67F7361B784F13A95C59038203C43D"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="00D143F2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> day of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1638066014"/>
           <w:placeholder>
             <w:docPart w:val="2C76628EE200494596ACAB59E978A0F1"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00111627">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Order Effective Month"/>
+              <w:tag w:val="OrderEffectiveMonth"/>
+              <w:id w:val="-422723868"/>
+              <w:placeholder>
+                <w:docPart w:val="5C42590685B84EB0A1798C12154EBB9C"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="00D143F2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w:u w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1686860331"/>
           <w:placeholder>
             <w:docPart w:val="2C76628EE200494596ACAB59E978A0F1"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00111627">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:alias w:val="Order Effective Year"/>
+              <w:tag w:val="OrderEffectiveYear"/>
+              <w:id w:val="-1738236371"/>
+              <w:placeholder>
+                <w:docPart w:val="78098281F2444F8AA75EED1E639A3614"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="00D143F2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="00D77147">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> (YY)</w:t>
+              </w:r>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00111627">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E8922B" w14:textId="77777777" w:rsidR="00FD40D6" w:rsidRDefault="00FD40D6" w:rsidP="00FD40D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-90" w:firstLine="720"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...313 lines deleted...]
-    <w:p w14:paraId="59CDDDCD" w14:textId="77777777" w:rsidR="00605A75" w:rsidRDefault="00605A75" w:rsidP="00FD40D6">
+    <w:p w14:paraId="1BF2790E" w14:textId="1B17A680" w:rsidR="001211D2" w:rsidRPr="006F72F3" w:rsidRDefault="001211D2" w:rsidP="001211D2">
       <w:pPr>
-        <w:ind w:left="-180" w:right="180"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5238"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F72F3">
+        <w:tab/>
+        <w:t>BY THE COURT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401ABBDE" w14:textId="77777777" w:rsidR="001211D2" w:rsidRPr="006F72F3" w:rsidRDefault="001211D2" w:rsidP="00FA6B4C">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00605A75" w:rsidSect="00FD40D6">
-      <w:footerReference w:type="default" r:id="rId6"/>
+    <w:p w14:paraId="5CA60CD0" w14:textId="77777777" w:rsidR="001211D2" w:rsidRPr="006F72F3" w:rsidRDefault="001211D2" w:rsidP="00FA6B4C">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6946673E" w14:textId="523D6140" w:rsidR="001211D2" w:rsidRPr="006F72F3" w:rsidRDefault="001211D2" w:rsidP="00FA6B4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5238"/>
+          <w:tab w:val="left" w:pos="8208"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F72F3">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F72F3">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF3B400" w14:textId="11F004F3" w:rsidR="001211D2" w:rsidRPr="006F72F3" w:rsidRDefault="001211D2" w:rsidP="00FA6B4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5238"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F72F3">
+        <w:t>ATTEST:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F72F3">
+        <w:tab/>
+        <w:t xml:space="preserve">The Honorable </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-569108845"/>
+          <w:placeholder>
+            <w:docPart w:val="8A7928389E19419994DF980229AF0558"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Judge First and Last Name"/>
+              <w:tag w:val="JudgeFirstandLastName"/>
+              <w:id w:val="-1359962632"/>
+              <w:placeholder>
+                <w:docPart w:val="7EBA33ECEB8040888DF5ACEDE1851B00"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="00D77147">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3C4D5538" w14:textId="17C8C0AD" w:rsidR="001211D2" w:rsidRPr="006F72F3" w:rsidRDefault="001211D2" w:rsidP="00FA6B4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5238"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F72F3">
+        <w:tab/>
+        <w:t>Judge of the Circuit Court</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCB0A6D" w14:textId="77777777" w:rsidR="001211D2" w:rsidRPr="006F72F3" w:rsidRDefault="001211D2" w:rsidP="00FA6B4C">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F72F3">
+        <w:t>Clerk of Court</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715BE391" w14:textId="07C63AB3" w:rsidR="001211D2" w:rsidRPr="006F72F3" w:rsidRDefault="001211D2" w:rsidP="00FA6B4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1838"/>
+          <w:tab w:val="left" w:pos="3410"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F72F3">
+        <w:t>BY:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  ___________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F72F3">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F72F3">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D362823" w14:textId="6FF4C7C5" w:rsidR="001211D2" w:rsidRPr="006F72F3" w:rsidRDefault="001211D2" w:rsidP="00FA6B4C">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F72F3">
+        <w:t xml:space="preserve">Deputy </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1152337481"/>
+          <w:placeholder>
+            <w:docPart w:val="5AEE45D4BFFD49BF89447270412BC04F"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Deputy First and Last Name"/>
+              <w:tag w:val="DeputyFirstandLastName"/>
+              <w:id w:val="-339165727"/>
+              <w:placeholder>
+                <w:docPart w:val="97B121BB568A46B3BB4D76B308CFF9C7"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click or tap here to enter </w:t>
+              </w:r>
+              <w:r w:rsidR="00D143F2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>text</w:t>
+              </w:r>
+              <w:r w:rsidR="00D77147" w:rsidRPr="00751109">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="51AEA74C" w14:textId="77777777" w:rsidR="001211D2" w:rsidRPr="006F72F3" w:rsidRDefault="001211D2" w:rsidP="00FA6B4C">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F72F3">
+        <w:t>(SEAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150285F3" w14:textId="77777777" w:rsidR="001211D2" w:rsidRPr="001211D2" w:rsidRDefault="001211D2" w:rsidP="001211D2">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001211D2" w:rsidRPr="001211D2" w:rsidSect="00FD40D6">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="810" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="230B158D" w14:textId="77777777" w:rsidR="008A3F17" w:rsidRDefault="008A3F17" w:rsidP="007F1BD7">
+    <w:p w14:paraId="0A91FBF0" w14:textId="77777777" w:rsidR="00CE330B" w:rsidRDefault="00CE330B" w:rsidP="007F1BD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CC73B8A" w14:textId="77777777" w:rsidR="008A3F17" w:rsidRDefault="008A3F17" w:rsidP="007F1BD7">
+    <w:p w14:paraId="0BFA6C13" w14:textId="77777777" w:rsidR="00CE330B" w:rsidRDefault="00CE330B" w:rsidP="007F1BD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="590517775"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="30B8C9BA" w14:textId="657CAE48" w:rsidR="007F1BD7" w:rsidRPr="007F1BD7" w:rsidRDefault="007F1BD7" w:rsidP="007F1BD7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:left="0"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -1728,135 +2041,153 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="007F1BD7">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5F306D72" w14:textId="77777777" w:rsidR="007F1BD7" w:rsidRDefault="007F1BD7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0390FA9C" w14:textId="77777777" w:rsidR="008A3F17" w:rsidRDefault="008A3F17" w:rsidP="007F1BD7">
+    <w:p w14:paraId="6102420C" w14:textId="77777777" w:rsidR="00CE330B" w:rsidRDefault="00CE330B" w:rsidP="007F1BD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D49F474" w14:textId="77777777" w:rsidR="008A3F17" w:rsidRDefault="008A3F17" w:rsidP="007F1BD7">
+    <w:p w14:paraId="31B83D1C" w14:textId="77777777" w:rsidR="00CE330B" w:rsidRDefault="00CE330B" w:rsidP="007F1BD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD40D6"/>
+    <w:rsid w:val="001211D2"/>
+    <w:rsid w:val="0014087D"/>
+    <w:rsid w:val="00213D24"/>
+    <w:rsid w:val="00324004"/>
+    <w:rsid w:val="0046538C"/>
     <w:rsid w:val="00605A75"/>
+    <w:rsid w:val="007910D1"/>
+    <w:rsid w:val="007B196A"/>
     <w:rsid w:val="007F1BD7"/>
     <w:rsid w:val="008A3F17"/>
+    <w:rsid w:val="00910BF1"/>
+    <w:rsid w:val="00BC40FF"/>
+    <w:rsid w:val="00C42A85"/>
+    <w:rsid w:val="00CE330B"/>
+    <w:rsid w:val="00D143F2"/>
+    <w:rsid w:val="00D35881"/>
+    <w:rsid w:val="00D77147"/>
+    <w:rsid w:val="00E06A16"/>
+    <w:rsid w:val="00E5796B"/>
+    <w:rsid w:val="00E90620"/>
+    <w:rsid w:val="00EA67C3"/>
     <w:rsid w:val="00ED31F9"/>
     <w:rsid w:val="00FD40D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="16C397EF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0DAA5AEC-2FB6-43F8-BA48-A54E63F2BA04}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2908,355 +3239,895 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007F1BD7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1DCE3D794CD847939179202968D65FB9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3F294109-F7FD-4AD5-8C88-29B46D5BB489}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00317793" w:rsidRDefault="00973BC6" w:rsidP="00973BC6">
           <w:pPr>
             <w:pStyle w:val="1DCE3D794CD847939179202968D65FB9"/>
           </w:pPr>
           <w:r w:rsidRPr="0039137C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7FD439864987441886356AD3A86105DD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CB65DD06-7426-4FF2-BC08-CEA9FA291C35}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00317793" w:rsidRDefault="00973BC6" w:rsidP="00973BC6">
+        <w:p w:rsidR="00317793" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
           <w:pPr>
             <w:pStyle w:val="7FD439864987441886356AD3A86105DD"/>
           </w:pPr>
-          <w:r w:rsidRPr="00416F93">
+          <w:r w:rsidRPr="00D45B42">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Choose an item.</w:t>
+            <w:t>Choose a</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>n option</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D45B42">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1BA2A9C1E4EE475394FD0951929D830F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4F954DC6-2E4E-4FD6-9DDB-DDFE7B073DF3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00317793" w:rsidRDefault="00973BC6" w:rsidP="00973BC6">
+        <w:p w:rsidR="00317793" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
           <w:pPr>
             <w:pStyle w:val="1BA2A9C1E4EE475394FD0951929D830F"/>
           </w:pPr>
-          <w:r w:rsidRPr="0039137C">
+          <w:r w:rsidRPr="00D45B42">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D45B42">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E8B59683AA24B6FA9D5025873A44F0D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{43D9B248-E473-4222-8396-DAA9FEEB96BC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00317793" w:rsidRDefault="00973BC6" w:rsidP="00973BC6">
+        <w:p w:rsidR="00317793" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
           <w:pPr>
             <w:pStyle w:val="1E8B59683AA24B6FA9D5025873A44F0D"/>
           </w:pPr>
-          <w:r w:rsidRPr="0039137C">
+          <w:r w:rsidRPr="004E4F0B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:bCs/>
             </w:rPr>
-            <w:t>Click or tap to enter a date.</w:t>
+            <w:t xml:space="preserve">Click or tap to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>date</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004E4F0B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2C76628EE200494596ACAB59E978A0F1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9D4683A-81D7-4B05-BF9D-F4CD7890AE76}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00317793" w:rsidRDefault="00973BC6" w:rsidP="00973BC6">
           <w:pPr>
             <w:pStyle w:val="2C76628EE200494596ACAB59E978A0F1"/>
           </w:pPr>
           <w:r w:rsidRPr="0039137C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C4630780F4804A65B2596BE599522A28"/>
+        <w:name w:val="8A7928389E19419994DF980229AF0558"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{49CC63BC-16F0-41FF-914A-75D325A56143}"/>
+        <w:guid w:val="{27BA36A4-E009-4AC4-80F4-85035453A8A3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00317793" w:rsidRDefault="00973BC6" w:rsidP="00973BC6">
+        <w:p w:rsidR="00D83ABC" w:rsidRDefault="001178FD" w:rsidP="001178FD">
           <w:pPr>
-            <w:pStyle w:val="C4630780F4804A65B2596BE599522A28"/>
+            <w:pStyle w:val="8A7928389E19419994DF980229AF0558"/>
           </w:pPr>
           <w:r w:rsidRPr="00FD722A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="78D1289EB2CE46678610168FF5D526D4"/>
+        <w:name w:val="5AEE45D4BFFD49BF89447270412BC04F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CF169F17-F1ED-47D6-8599-2F0D81C4E995}"/>
+        <w:guid w:val="{52418F98-D5ED-4D02-9708-6E972E6DD396}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00317793" w:rsidRDefault="00973BC6" w:rsidP="00973BC6">
+        <w:p w:rsidR="00D83ABC" w:rsidRDefault="001178FD" w:rsidP="001178FD">
           <w:pPr>
-            <w:pStyle w:val="78D1289EB2CE46678610168FF5D526D4"/>
+            <w:pStyle w:val="5AEE45D4BFFD49BF89447270412BC04F"/>
           </w:pPr>
           <w:r w:rsidRPr="00FD722A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3C4C922BC50B4D64A2599B4BD8770C8E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E563A0C2-4F85-4418-B2C1-8BB69356736C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E801F5" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
+          <w:pPr>
+            <w:pStyle w:val="3C4C922BC50B4D64A2599B4BD8770C8E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="69B720C7CD864F6D9249BDF856129A42"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F354C6E5-8EED-4CC3-B344-2BCD8DF5A619}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E801F5" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
+          <w:pPr>
+            <w:pStyle w:val="69B720C7CD864F6D9249BDF856129A42"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="31CD6FBF2D4E4319A44CB3042D45B957"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6D542C43-DBF0-4E3B-8F5C-796CB100E359}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E801F5" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
+          <w:pPr>
+            <w:pStyle w:val="31CD6FBF2D4E4319A44CB3042D45B957"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AB6E986399784E80A983AA1FC6248A49"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3AF18315-6705-49D9-BD30-8A6F5B2D8B8E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E801F5" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
+          <w:pPr>
+            <w:pStyle w:val="AB6E986399784E80A983AA1FC6248A49"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="30084C48060E4AFCB098E7844D041770"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9D8F7E9D-F7B3-4AAF-B600-CBF0016D6A20}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E801F5" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
+          <w:pPr>
+            <w:pStyle w:val="30084C48060E4AFCB098E7844D041770"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="64E62F91C0324F68A9C968724E36BBDB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8A031C8F-64E3-4DCA-950B-0F1F425B34E0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E801F5" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
+          <w:pPr>
+            <w:pStyle w:val="64E62F91C0324F68A9C968724E36BBDB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B55E4642144E48668380BF2D4EFE3C84"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B3567899-CD56-4314-BB5B-1FD114EF1791}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E801F5" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
+          <w:pPr>
+            <w:pStyle w:val="B55E4642144E48668380BF2D4EFE3C84"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0C67F7361B784F13A95C59038203C43D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D6752223-5217-4EED-8206-3808D4585102}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E801F5" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
+          <w:pPr>
+            <w:pStyle w:val="0C67F7361B784F13A95C59038203C43D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5C42590685B84EB0A1798C12154EBB9C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F2B96120-FA14-4D14-952B-45C4CD89D880}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E801F5" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
+          <w:pPr>
+            <w:pStyle w:val="5C42590685B84EB0A1798C12154EBB9C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="78098281F2444F8AA75EED1E639A3614"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1AFA2651-CF9E-46FA-A1CB-F792F5EDE7E6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E801F5" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
+          <w:pPr>
+            <w:pStyle w:val="78098281F2444F8AA75EED1E639A3614"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text (YY)</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7EBA33ECEB8040888DF5ACEDE1851B00"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D4D3A4DD-C29D-47FF-A986-DC699B96DACF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E801F5" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
+          <w:pPr>
+            <w:pStyle w:val="7EBA33ECEB8040888DF5ACEDE1851B00"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="97B121BB568A46B3BB4D76B308CFF9C7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8BCEA37F-54CA-4F81-9E70-784AED90ED8F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E801F5" w:rsidRDefault="00E801F5" w:rsidP="00E801F5">
+          <w:pPr>
+            <w:pStyle w:val="97B121BB568A46B3BB4D76B308CFF9C7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click or tap here to enter </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00751109">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00973BC6"/>
     <w:rsid w:val="000B5BD1"/>
+    <w:rsid w:val="001178FD"/>
+    <w:rsid w:val="0014087D"/>
+    <w:rsid w:val="00291DB5"/>
     <w:rsid w:val="00317793"/>
     <w:rsid w:val="003766E6"/>
+    <w:rsid w:val="00761291"/>
+    <w:rsid w:val="008825B2"/>
     <w:rsid w:val="00973BC6"/>
+    <w:rsid w:val="00BC40FF"/>
+    <w:rsid w:val="00C95667"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:rsid w:val="00E801F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3644,85 +4515,436 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00973BC6"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DCE3D794CD847939179202968D65FB9">
     <w:name w:val="1DCE3D794CD847939179202968D65FB9"/>
     <w:rsid w:val="00973BC6"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C4C922BC50B4D64A2599B4BD8770C8E">
+    <w:name w:val="3C4C922BC50B4D64A2599B4BD8770C8E"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FD439864987441886356AD3A86105DD">
     <w:name w:val="7FD439864987441886356AD3A86105DD"/>
-    <w:rsid w:val="00973BC6"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00973BC6"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69B720C7CD864F6D9249BDF856129A42">
+    <w:name w:val="69B720C7CD864F6D9249BDF856129A42"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C76628EE200494596ACAB59E978A0F1">
     <w:name w:val="2C76628EE200494596ACAB59E978A0F1"/>
     <w:rsid w:val="00973BC6"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4630780F4804A65B2596BE599522A28">
-[...5 lines deleted...]
-    <w:rsid w:val="00973BC6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E8B59683AA24B6FA9D5025873A44F0D">
+    <w:name w:val="1E8B59683AA24B6FA9D5025873A44F0D"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31CD6FBF2D4E4319A44CB3042D45B957">
+    <w:name w:val="31CD6FBF2D4E4319A44CB3042D45B957"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB6E986399784E80A983AA1FC6248A49">
+    <w:name w:val="AB6E986399784E80A983AA1FC6248A49"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30084C48060E4AFCB098E7844D041770">
+    <w:name w:val="30084C48060E4AFCB098E7844D041770"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BA2A9C1E4EE475394FD0951929D830F">
+    <w:name w:val="1BA2A9C1E4EE475394FD0951929D830F"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64E62F91C0324F68A9C968724E36BBDB">
+    <w:name w:val="64E62F91C0324F68A9C968724E36BBDB"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B55E4642144E48668380BF2D4EFE3C84">
+    <w:name w:val="B55E4642144E48668380BF2D4EFE3C84"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C67F7361B784F13A95C59038203C43D">
+    <w:name w:val="0C67F7361B784F13A95C59038203C43D"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C42590685B84EB0A1798C12154EBB9C">
+    <w:name w:val="5C42590685B84EB0A1798C12154EBB9C"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78098281F2444F8AA75EED1E639A3614">
+    <w:name w:val="78098281F2444F8AA75EED1E639A3614"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A7928389E19419994DF980229AF0558">
+    <w:name w:val="8A7928389E19419994DF980229AF0558"/>
+    <w:rsid w:val="001178FD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AEE45D4BFFD49BF89447270412BC04F">
+    <w:name w:val="5AEE45D4BFFD49BF89447270412BC04F"/>
+    <w:rsid w:val="001178FD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7EBA33ECEB8040888DF5ACEDE1851B00">
+    <w:name w:val="7EBA33ECEB8040888DF5ACEDE1851B00"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97B121BB568A46B3BB4D76B308CFF9C7">
+    <w:name w:val="97B121BB568A46B3BB4D76B308CFF9C7"/>
+    <w:rsid w:val="00E801F5"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C4C922BC50B4D64A2599B4BD8770C8E1">
+    <w:name w:val="3C4C922BC50B4D64A2599B4BD8770C8E1"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FD439864987441886356AD3A86105DD2">
+    <w:name w:val="7FD439864987441886356AD3A86105DD2"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69B720C7CD864F6D9249BDF856129A421">
+    <w:name w:val="69B720C7CD864F6D9249BDF856129A421"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E8B59683AA24B6FA9D5025873A44F0D2">
+    <w:name w:val="1E8B59683AA24B6FA9D5025873A44F0D2"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31CD6FBF2D4E4319A44CB3042D45B9571">
+    <w:name w:val="31CD6FBF2D4E4319A44CB3042D45B9571"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB6E986399784E80A983AA1FC6248A491">
+    <w:name w:val="AB6E986399784E80A983AA1FC6248A491"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30084C48060E4AFCB098E7844D0417701">
+    <w:name w:val="30084C48060E4AFCB098E7844D0417701"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BA2A9C1E4EE475394FD0951929D830F2">
+    <w:name w:val="1BA2A9C1E4EE475394FD0951929D830F2"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64E62F91C0324F68A9C968724E36BBDB1">
+    <w:name w:val="64E62F91C0324F68A9C968724E36BBDB1"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B55E4642144E48668380BF2D4EFE3C841">
+    <w:name w:val="B55E4642144E48668380BF2D4EFE3C841"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C67F7361B784F13A95C59038203C43D1">
+    <w:name w:val="0C67F7361B784F13A95C59038203C43D1"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C42590685B84EB0A1798C12154EBB9C1">
+    <w:name w:val="5C42590685B84EB0A1798C12154EBB9C1"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78098281F2444F8AA75EED1E639A36141">
+    <w:name w:val="78098281F2444F8AA75EED1E639A36141"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7EBA33ECEB8040888DF5ACEDE1851B001">
+    <w:name w:val="7EBA33ECEB8040888DF5ACEDE1851B001"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97B121BB568A46B3BB4D76B308CFF9C71">
+    <w:name w:val="97B121BB568A46B3BB4D76B308CFF9C71"/>
+    <w:rsid w:val="00D83ABC"/>
+    <w:pPr>
+      <w:spacing w:after="11" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -3979,59 +5201,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE485DCE-D275-4010-9917-C0C3B772FD74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>355</Words>
-  <Characters>2026</Characters>
+  <Words>435</Words>
+  <Characters>2050</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2377</CharactersWithSpaces>
+  <CharactersWithSpaces>2446</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Temporary Custody Order Abuse or Neglect</dc:title>
   <dc:subject/>
   <dc:creator>Undeberg, Paige</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>